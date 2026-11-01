--- v2 (2026-09-01)
+++ v3 (2026-11-01)
@@ -509,71 +509,71 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E2">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="F2">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4" t="s">
@@ -589,51 +589,51 @@
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7" t="s">
@@ -755,128 +755,128 @@
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>19</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>20</v>
       </c>
       <c r="D15">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>21</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>22</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>23</v>
       </c>
       <c r="D18">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E18">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>24</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
     </row>
@@ -912,51 +912,51 @@
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>27</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>28</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1015,131 +1015,131 @@
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>32</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>33</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>34</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>35</v>
       </c>
       <c r="D30">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E30">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="F30">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>36</v>
       </c>
       <c r="D31">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E31">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="F31">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">