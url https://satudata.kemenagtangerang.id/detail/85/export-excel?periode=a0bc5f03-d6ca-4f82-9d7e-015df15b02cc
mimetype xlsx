--- v0 (2026-05-03)
+++ v1 (2026-07-03)
@@ -512,727 +512,727 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="E2">
-        <v>2838</v>
+        <v>2828</v>
       </c>
       <c r="F2">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>1534</v>
+        <v>1539</v>
       </c>
       <c r="E3">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="F3">
-        <v>1121</v>
+        <v>1137</v>
       </c>
       <c r="G3">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
         <v>197</v>
       </c>
       <c r="E4">
-        <v>2826</v>
+        <v>2802</v>
       </c>
       <c r="F4">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5">
         <v>281</v>
       </c>
       <c r="E5">
-        <v>1962</v>
+        <v>1941</v>
       </c>
       <c r="F5">
-        <v>1501</v>
+        <v>1544</v>
       </c>
       <c r="G5">
-        <v>1046</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6">
-        <v>977</v>
+        <v>982</v>
       </c>
       <c r="E6">
-        <v>5452</v>
+        <v>5410</v>
       </c>
       <c r="F6">
-        <v>3762</v>
+        <v>3828</v>
       </c>
       <c r="G6">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="D7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="E7">
-        <v>1010</v>
+        <v>990</v>
       </c>
       <c r="F7">
-        <v>803</v>
+        <v>792</v>
       </c>
       <c r="G7">
-        <v>156</v>
+        <v>166</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="E8">
-        <v>1659</v>
+        <v>1658</v>
       </c>
       <c r="F8">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="G8">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>14</v>
       </c>
       <c r="D9">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="E9">
-        <v>1356</v>
+        <v>1345</v>
       </c>
       <c r="F9">
-        <v>1700</v>
+        <v>1694</v>
       </c>
       <c r="G9">
-        <v>1238</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>15</v>
       </c>
       <c r="D10">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="E10">
-        <v>1026</v>
+        <v>1054</v>
       </c>
       <c r="F10">
-        <v>313</v>
+        <v>342</v>
       </c>
       <c r="G10">
         <v>115</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E11">
-        <v>1160</v>
+        <v>1136</v>
       </c>
       <c r="F11">
-        <v>115</v>
+        <v>142</v>
       </c>
       <c r="G11">
-        <v>81</v>
+        <v>89</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>17</v>
       </c>
       <c r="D12">
-        <v>410</v>
+        <v>417</v>
       </c>
       <c r="E12">
-        <v>1781</v>
+        <v>1790</v>
       </c>
       <c r="F12">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="G12">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="E13">
-        <v>1470</v>
+        <v>1442</v>
       </c>
       <c r="F13">
-        <v>2123</v>
+        <v>2137</v>
       </c>
       <c r="G13">
-        <v>1326</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>19</v>
       </c>
       <c r="D14">
         <v>32</v>
       </c>
       <c r="E14">
-        <v>2037</v>
+        <v>2068</v>
       </c>
       <c r="F14">
-        <v>774</v>
+        <v>786</v>
       </c>
       <c r="G14">
-        <v>129</v>
+        <v>137</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>20</v>
       </c>
       <c r="D15">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="E15">
-        <v>2346</v>
+        <v>2330</v>
       </c>
       <c r="F15">
-        <v>1451</v>
+        <v>1461</v>
       </c>
       <c r="G15">
         <v>203</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>21</v>
       </c>
       <c r="D16">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="E16">
-        <v>1255</v>
+        <v>1246</v>
       </c>
       <c r="F16">
-        <v>581</v>
+        <v>597</v>
       </c>
       <c r="G16">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>22</v>
       </c>
       <c r="D17">
         <v>0</v>
       </c>
       <c r="E17">
-        <v>1668</v>
+        <v>1650</v>
       </c>
       <c r="F17">
-        <v>1067</v>
+        <v>1060</v>
       </c>
       <c r="G17">
-        <v>486</v>
+        <v>492</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>23</v>
       </c>
       <c r="D18">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="E18">
-        <v>3728</v>
+        <v>3655</v>
       </c>
       <c r="F18">
         <v>1109</v>
       </c>
       <c r="G18">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>24</v>
       </c>
       <c r="D19">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="E19">
-        <v>2255</v>
+        <v>2208</v>
       </c>
       <c r="F19">
-        <v>681</v>
+        <v>654</v>
       </c>
       <c r="G19">
-        <v>177</v>
+        <v>168</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>25</v>
       </c>
       <c r="D20">
-        <v>686</v>
+        <v>693</v>
       </c>
       <c r="E20">
-        <v>1119</v>
+        <v>1173</v>
       </c>
       <c r="F20">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>26</v>
       </c>
       <c r="D21">
-        <v>1093</v>
+        <v>1119</v>
       </c>
       <c r="E21">
-        <v>4039</v>
+        <v>4037</v>
       </c>
       <c r="F21">
-        <v>1349</v>
+        <v>1330</v>
       </c>
       <c r="G21">
         <v>238</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>27</v>
       </c>
       <c r="D22">
-        <v>735</v>
+        <v>747</v>
       </c>
       <c r="E22">
-        <v>5069</v>
+        <v>5072</v>
       </c>
       <c r="F22">
-        <v>2052</v>
+        <v>2080</v>
       </c>
       <c r="G22">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>28</v>
       </c>
       <c r="D23">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="E23">
-        <v>2413</v>
+        <v>2424</v>
       </c>
       <c r="F23">
-        <v>1303</v>
+        <v>1280</v>
       </c>
       <c r="G23">
-        <v>1010</v>
+        <v>985</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>29</v>
       </c>
       <c r="D24">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E24">
-        <v>2450</v>
+        <v>2449</v>
       </c>
       <c r="F24">
-        <v>350</v>
+        <v>373</v>
       </c>
       <c r="G24">
-        <v>87</v>
+        <v>97</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>30</v>
       </c>
       <c r="D25">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E25">
-        <v>1623</v>
+        <v>1617</v>
       </c>
       <c r="F25">
-        <v>739</v>
+        <v>721</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>31</v>
       </c>
       <c r="D26">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="E26">
-        <v>1056</v>
+        <v>1048</v>
       </c>
       <c r="F26">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="G26">
-        <v>152</v>
+        <v>138</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>32</v>
       </c>
       <c r="D27">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="E27">
-        <v>2129</v>
+        <v>2151</v>
       </c>
       <c r="F27">
-        <v>833</v>
+        <v>820</v>
       </c>
       <c r="G27">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>33</v>
       </c>
       <c r="D28">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="E28">
-        <v>1059</v>
+        <v>1050</v>
       </c>
       <c r="F28">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="G28">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>34</v>
       </c>
       <c r="D29">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="E29">
-        <v>4555</v>
+        <v>4548</v>
       </c>
       <c r="F29">
-        <v>2816</v>
+        <v>2819</v>
       </c>
       <c r="G29">
-        <v>894</v>
+        <v>882</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>35</v>
       </c>
       <c r="D30">
-        <v>917</v>
+        <v>950</v>
       </c>
       <c r="E30">
-        <v>1846</v>
+        <v>1836</v>
       </c>
       <c r="F30">
-        <v>711</v>
+        <v>691</v>
       </c>
       <c r="G30">
-        <v>275</v>
+        <v>155</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>36</v>
       </c>
       <c r="D31">
-        <v>11744</v>
+        <v>11881</v>
       </c>
       <c r="E31">
-        <v>63842</v>
+        <v>63614</v>
       </c>
       <c r="F31">
-        <v>31363</v>
+        <v>31510</v>
       </c>
       <c r="G31">
-        <v>8898</v>
+        <v>8655</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">