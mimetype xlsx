--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -12,74 +12,77 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>kecamatan</t>
   </si>
   <si>
     <t>ra</t>
   </si>
   <si>
     <t>mi</t>
   </si>
   <si>
     <t>mts</t>
   </si>
   <si>
     <t>ma</t>
   </si>
   <si>
     <t>Balaraja</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>Cikupa</t>
   </si>
   <si>
     <t>Cisauk</t>
   </si>
   <si>
     <t>Cisoka</t>
   </si>
   <si>
     <t>Curug</t>
   </si>
   <si>
     <t>Gunung Kaler</t>
   </si>
   <si>
     <t>Jambe</t>
   </si>
   <si>
     <t>Jayanti</t>
   </si>
   <si>
     <t>Kelapa Dua</t>
   </si>
@@ -520,716 +523,716 @@
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2">
         <v>576</v>
       </c>
       <c r="E2">
         <v>2828</v>
       </c>
       <c r="F2">
         <v>895</v>
       </c>
-      <c r="G2">
-        <v>0</v>
+      <c r="G2" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D3">
         <v>1539</v>
       </c>
       <c r="E3">
         <v>656</v>
       </c>
       <c r="F3">
         <v>1137</v>
       </c>
       <c r="G3">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D4">
         <v>197</v>
       </c>
       <c r="E4">
         <v>2802</v>
       </c>
       <c r="F4">
         <v>654</v>
       </c>
-      <c r="G4">
-        <v>0</v>
+      <c r="G4" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D5">
         <v>281</v>
       </c>
       <c r="E5">
         <v>1941</v>
       </c>
       <c r="F5">
         <v>1544</v>
       </c>
       <c r="G5">
         <v>1027</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D6">
         <v>982</v>
       </c>
       <c r="E6">
         <v>5410</v>
       </c>
       <c r="F6">
         <v>3828</v>
       </c>
       <c r="G6">
         <v>290</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7">
         <v>990</v>
       </c>
       <c r="F7">
         <v>792</v>
       </c>
       <c r="G7">
         <v>166</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D8">
         <v>170</v>
       </c>
       <c r="E8">
         <v>1658</v>
       </c>
       <c r="F8">
         <v>963</v>
       </c>
       <c r="G8">
         <v>93</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D9">
         <v>394</v>
       </c>
       <c r="E9">
         <v>1345</v>
       </c>
       <c r="F9">
         <v>1694</v>
       </c>
       <c r="G9">
         <v>1240</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D10">
         <v>266</v>
       </c>
       <c r="E10">
         <v>1054</v>
       </c>
       <c r="F10">
         <v>342</v>
       </c>
       <c r="G10">
         <v>115</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11">
         <v>1136</v>
       </c>
       <c r="F11">
         <v>142</v>
       </c>
       <c r="G11">
         <v>89</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D12">
         <v>417</v>
       </c>
       <c r="E12">
         <v>1790</v>
       </c>
       <c r="F12">
         <v>547</v>
       </c>
       <c r="G12">
         <v>175</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D13">
         <v>236</v>
       </c>
       <c r="E13">
         <v>1442</v>
       </c>
       <c r="F13">
         <v>2137</v>
       </c>
       <c r="G13">
         <v>1249</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14">
         <v>32</v>
       </c>
       <c r="E14">
         <v>2068</v>
       </c>
       <c r="F14">
-        <v>786</v>
+        <v>1042</v>
       </c>
       <c r="G14">
         <v>137</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D15">
         <v>335</v>
       </c>
       <c r="E15">
         <v>2330</v>
       </c>
       <c r="F15">
         <v>1461</v>
       </c>
       <c r="G15">
         <v>203</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D16">
         <v>321</v>
       </c>
       <c r="E16">
         <v>1246</v>
       </c>
       <c r="F16">
         <v>597</v>
       </c>
       <c r="G16">
         <v>152</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>23</v>
+      </c>
+      <c r="D17" t="s">
+        <v>8</v>
       </c>
       <c r="E17">
         <v>1650</v>
       </c>
       <c r="F17">
         <v>1060</v>
       </c>
       <c r="G17">
         <v>492</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D18">
         <v>272</v>
       </c>
       <c r="E18">
         <v>3655</v>
       </c>
       <c r="F18">
         <v>1109</v>
       </c>
       <c r="G18">
         <v>267</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D19">
         <v>276</v>
       </c>
       <c r="E19">
         <v>2208</v>
       </c>
       <c r="F19">
         <v>654</v>
       </c>
       <c r="G19">
         <v>168</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D20">
         <v>693</v>
       </c>
       <c r="E20">
         <v>1173</v>
       </c>
       <c r="F20">
         <v>504</v>
       </c>
-      <c r="G20">
-        <v>0</v>
+      <c r="G20" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D21">
         <v>1119</v>
       </c>
       <c r="E21">
         <v>4037</v>
       </c>
       <c r="F21">
         <v>1330</v>
       </c>
       <c r="G21">
         <v>238</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D22">
-        <v>747</v>
+        <v>764</v>
       </c>
       <c r="E22">
         <v>5072</v>
       </c>
       <c r="F22">
         <v>2080</v>
       </c>
       <c r="G22">
         <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D23">
-        <v>734</v>
+        <v>754</v>
       </c>
       <c r="E23">
         <v>2424</v>
       </c>
       <c r="F23">
         <v>1280</v>
       </c>
       <c r="G23">
         <v>985</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D24">
         <v>156</v>
       </c>
       <c r="E24">
         <v>2449</v>
       </c>
       <c r="F24">
         <v>373</v>
       </c>
       <c r="G24">
         <v>97</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D25">
         <v>122</v>
       </c>
       <c r="E25">
         <v>1617</v>
       </c>
       <c r="F25">
         <v>721</v>
       </c>
-      <c r="G25">
-        <v>0</v>
+      <c r="G25" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D26">
         <v>309</v>
       </c>
       <c r="E26">
         <v>1048</v>
       </c>
       <c r="F26">
         <v>238</v>
       </c>
       <c r="G26">
         <v>138</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D27">
         <v>266</v>
       </c>
       <c r="E27">
         <v>2151</v>
       </c>
       <c r="F27">
         <v>820</v>
       </c>
       <c r="G27">
         <v>94</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D28">
         <v>90</v>
       </c>
       <c r="E28">
         <v>1050</v>
       </c>
       <c r="F28">
         <v>312</v>
       </c>
       <c r="G28">
         <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D29">
         <v>361</v>
       </c>
       <c r="E29">
         <v>4548</v>
       </c>
       <c r="F29">
         <v>2819</v>
       </c>
       <c r="G29">
         <v>882</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D30">
         <v>950</v>
       </c>
       <c r="E30">
         <v>1836</v>
       </c>
       <c r="F30">
         <v>691</v>
       </c>
       <c r="G30">
         <v>155</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D31">
-        <v>11881</v>
+        <v>11918</v>
       </c>
       <c r="E31">
         <v>63614</v>
       </c>
       <c r="F31">
-        <v>31510</v>
+        <v>31766</v>
       </c>
       <c r="G31">
         <v>8655</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>