--- v2 (2026-09-01)
+++ v3 (2026-11-01)
@@ -12,68 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>kecamatan</t>
   </si>
   <si>
+    <t>ra/l</t>
+  </si>
+  <si>
+    <t>ra/p</t>
+  </si>
+  <si>
     <t>ra</t>
   </si>
   <si>
+    <t>mi/l</t>
+  </si>
+  <si>
+    <t>mi/p</t>
+  </si>
+  <si>
     <t>mi</t>
   </si>
   <si>
+    <t>mts/l</t>
+  </si>
+  <si>
+    <t>mts/p</t>
+  </si>
+  <si>
     <t>mts</t>
+  </si>
+  <si>
+    <t>ma/l</t>
+  </si>
+  <si>
+    <t>ma/p</t>
   </si>
   <si>
     <t>ma</t>
   </si>
   <si>
     <t>Balaraja</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Cikupa</t>
   </si>
   <si>
     <t>Cisauk</t>
   </si>
   <si>
     <t>Cisoka</t>
   </si>
   <si>
     <t>Curug</t>
   </si>
   <si>
     <t>Gunung Kaler</t>
   </si>
@@ -473,768 +497,1512 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G31"/>
+  <dimension ref="A1:O31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D2">
+        <v>305</v>
+      </c>
+      <c r="E2">
+        <v>271</v>
+      </c>
+      <c r="F2">
         <v>576</v>
       </c>
-      <c r="E2">
+      <c r="G2">
+        <v>1567</v>
+      </c>
+      <c r="H2">
+        <v>1261</v>
+      </c>
+      <c r="I2">
         <v>2828</v>
       </c>
-      <c r="F2">
+      <c r="J2">
+        <v>445</v>
+      </c>
+      <c r="K2">
+        <v>450</v>
+      </c>
+      <c r="L2">
         <v>895</v>
       </c>
-      <c r="G2" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:7">
+      <c r="M2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N2" t="s">
+        <v>16</v>
+      </c>
+      <c r="O2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="D3">
+        <v>787</v>
+      </c>
+      <c r="E3">
+        <v>752</v>
+      </c>
+      <c r="F3">
         <v>1539</v>
       </c>
-      <c r="E3">
+      <c r="G3">
+        <v>320</v>
+      </c>
+      <c r="H3">
+        <v>336</v>
+      </c>
+      <c r="I3">
         <v>656</v>
       </c>
-      <c r="F3">
+      <c r="J3">
+        <v>591</v>
+      </c>
+      <c r="K3">
+        <v>546</v>
+      </c>
+      <c r="L3">
         <v>1137</v>
       </c>
-      <c r="G3">
+      <c r="M3">
+        <v>27</v>
+      </c>
+      <c r="N3">
+        <v>19</v>
+      </c>
+      <c r="O3">
         <v>46</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:15">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D4">
+        <v>111</v>
+      </c>
+      <c r="E4">
+        <v>86</v>
+      </c>
+      <c r="F4">
         <v>197</v>
       </c>
-      <c r="E4">
+      <c r="G4">
+        <v>1412</v>
+      </c>
+      <c r="H4">
+        <v>1390</v>
+      </c>
+      <c r="I4">
         <v>2802</v>
       </c>
-      <c r="F4">
+      <c r="J4">
+        <v>355</v>
+      </c>
+      <c r="K4">
+        <v>299</v>
+      </c>
+      <c r="L4">
         <v>654</v>
       </c>
-      <c r="G4" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:7">
+      <c r="M4" t="s">
+        <v>16</v>
+      </c>
+      <c r="N4" t="s">
+        <v>16</v>
+      </c>
+      <c r="O4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D5">
+        <v>143</v>
+      </c>
+      <c r="E5">
+        <v>138</v>
+      </c>
+      <c r="F5">
         <v>281</v>
       </c>
-      <c r="E5">
+      <c r="G5">
+        <v>991</v>
+      </c>
+      <c r="H5">
+        <v>950</v>
+      </c>
+      <c r="I5">
         <v>1941</v>
       </c>
-      <c r="F5">
+      <c r="J5">
+        <v>816</v>
+      </c>
+      <c r="K5">
+        <v>728</v>
+      </c>
+      <c r="L5">
         <v>1544</v>
       </c>
-      <c r="G5">
+      <c r="M5">
+        <v>561</v>
+      </c>
+      <c r="N5">
+        <v>466</v>
+      </c>
+      <c r="O5">
         <v>1027</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:15">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D6">
+        <v>524</v>
+      </c>
+      <c r="E6">
+        <v>458</v>
+      </c>
+      <c r="F6">
         <v>982</v>
       </c>
-      <c r="E6">
+      <c r="G6">
+        <v>2754</v>
+      </c>
+      <c r="H6">
+        <v>2656</v>
+      </c>
+      <c r="I6">
         <v>5410</v>
       </c>
-      <c r="F6">
+      <c r="J6">
+        <v>1979</v>
+      </c>
+      <c r="K6">
+        <v>1849</v>
+      </c>
+      <c r="L6">
         <v>3828</v>
       </c>
-      <c r="G6">
+      <c r="M6">
+        <v>130</v>
+      </c>
+      <c r="N6">
+        <v>160</v>
+      </c>
+      <c r="O6">
         <v>290</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:15">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7">
+        <v>7</v>
+      </c>
+      <c r="E7">
         <v>13</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>20</v>
       </c>
-      <c r="E7">
+      <c r="G7">
+        <v>531</v>
+      </c>
+      <c r="H7">
+        <v>459</v>
+      </c>
+      <c r="I7">
         <v>990</v>
       </c>
-      <c r="F7">
+      <c r="J7">
+        <v>334</v>
+      </c>
+      <c r="K7">
+        <v>458</v>
+      </c>
+      <c r="L7">
         <v>792</v>
       </c>
-      <c r="G7">
+      <c r="M7">
+        <v>94</v>
+      </c>
+      <c r="N7">
+        <v>72</v>
+      </c>
+      <c r="O7">
         <v>166</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:15">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="D8">
+        <v>89</v>
+      </c>
+      <c r="E8">
+        <v>81</v>
+      </c>
+      <c r="F8">
         <v>170</v>
       </c>
-      <c r="E8">
+      <c r="G8">
+        <v>831</v>
+      </c>
+      <c r="H8">
+        <v>827</v>
+      </c>
+      <c r="I8">
         <v>1658</v>
       </c>
-      <c r="F8">
+      <c r="J8">
+        <v>494</v>
+      </c>
+      <c r="K8">
+        <v>469</v>
+      </c>
+      <c r="L8">
         <v>963</v>
       </c>
-      <c r="G8">
+      <c r="M8">
+        <v>47</v>
+      </c>
+      <c r="N8">
+        <v>46</v>
+      </c>
+      <c r="O8">
         <v>93</v>
       </c>
     </row>
-    <row r="9" spans="1:7">
+    <row r="9" spans="1:15">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="D9">
+        <v>198</v>
+      </c>
+      <c r="E9">
+        <v>196</v>
+      </c>
+      <c r="F9">
         <v>394</v>
       </c>
-      <c r="E9">
+      <c r="G9">
+        <v>702</v>
+      </c>
+      <c r="H9">
+        <v>643</v>
+      </c>
+      <c r="I9">
         <v>1345</v>
       </c>
-      <c r="F9">
+      <c r="J9">
+        <v>924</v>
+      </c>
+      <c r="K9">
+        <v>770</v>
+      </c>
+      <c r="L9">
         <v>1694</v>
       </c>
-      <c r="G9">
+      <c r="M9">
+        <v>682</v>
+      </c>
+      <c r="N9">
+        <v>558</v>
+      </c>
+      <c r="O9">
         <v>1240</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:15">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D10">
+        <v>134</v>
+      </c>
+      <c r="E10">
+        <v>132</v>
+      </c>
+      <c r="F10">
         <v>266</v>
       </c>
-      <c r="E10">
+      <c r="G10">
+        <v>550</v>
+      </c>
+      <c r="H10">
+        <v>504</v>
+      </c>
+      <c r="I10">
         <v>1054</v>
       </c>
-      <c r="F10">
+      <c r="J10">
+        <v>198</v>
+      </c>
+      <c r="K10">
+        <v>144</v>
+      </c>
+      <c r="L10">
         <v>342</v>
       </c>
-      <c r="G10">
+      <c r="M10">
+        <v>58</v>
+      </c>
+      <c r="N10">
+        <v>57</v>
+      </c>
+      <c r="O10">
         <v>115</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:15">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D11">
+        <v>13</v>
+      </c>
+      <c r="E11">
+        <v>7</v>
+      </c>
+      <c r="F11">
         <v>20</v>
       </c>
-      <c r="E11">
+      <c r="G11">
+        <v>605</v>
+      </c>
+      <c r="H11">
+        <v>531</v>
+      </c>
+      <c r="I11">
         <v>1136</v>
       </c>
-      <c r="F11">
+      <c r="J11">
+        <v>80</v>
+      </c>
+      <c r="K11">
+        <v>62</v>
+      </c>
+      <c r="L11">
         <v>142</v>
       </c>
-      <c r="G11">
+      <c r="M11">
+        <v>43</v>
+      </c>
+      <c r="N11">
+        <v>46</v>
+      </c>
+      <c r="O11">
         <v>89</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:15">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D12">
+        <v>223</v>
+      </c>
+      <c r="E12">
+        <v>194</v>
+      </c>
+      <c r="F12">
         <v>417</v>
       </c>
-      <c r="E12">
+      <c r="G12">
+        <v>927</v>
+      </c>
+      <c r="H12">
+        <v>863</v>
+      </c>
+      <c r="I12">
         <v>1790</v>
       </c>
-      <c r="F12">
+      <c r="J12">
+        <v>307</v>
+      </c>
+      <c r="K12">
+        <v>240</v>
+      </c>
+      <c r="L12">
         <v>547</v>
       </c>
-      <c r="G12">
+      <c r="M12">
+        <v>96</v>
+      </c>
+      <c r="N12">
+        <v>79</v>
+      </c>
+      <c r="O12">
         <v>175</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:15">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="D13">
+        <v>123</v>
+      </c>
+      <c r="E13">
+        <v>113</v>
+      </c>
+      <c r="F13">
         <v>236</v>
       </c>
-      <c r="E13">
+      <c r="G13">
+        <v>755</v>
+      </c>
+      <c r="H13">
+        <v>687</v>
+      </c>
+      <c r="I13">
         <v>1442</v>
       </c>
-      <c r="F13">
+      <c r="J13">
+        <v>1191</v>
+      </c>
+      <c r="K13">
+        <v>946</v>
+      </c>
+      <c r="L13">
         <v>2137</v>
       </c>
-      <c r="G13">
+      <c r="M13">
+        <v>671</v>
+      </c>
+      <c r="N13">
+        <v>578</v>
+      </c>
+      <c r="O13">
         <v>1249</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:15">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
+        <v>28</v>
+      </c>
+      <c r="D14">
+        <v>12</v>
+      </c>
+      <c r="E14">
         <v>20</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>32</v>
       </c>
-      <c r="E14">
+      <c r="G14">
+        <v>1091</v>
+      </c>
+      <c r="H14">
+        <v>977</v>
+      </c>
+      <c r="I14">
         <v>2068</v>
       </c>
-      <c r="F14">
-[...2 lines deleted...]
-      <c r="G14">
+      <c r="J14">
+        <v>442</v>
+      </c>
+      <c r="K14">
+        <v>344</v>
+      </c>
+      <c r="L14">
+        <v>786</v>
+      </c>
+      <c r="M14">
+        <v>73</v>
+      </c>
+      <c r="N14">
+        <v>64</v>
+      </c>
+      <c r="O14">
         <v>137</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D15">
+        <v>184</v>
+      </c>
+      <c r="E15">
+        <v>151</v>
+      </c>
+      <c r="F15">
         <v>335</v>
       </c>
-      <c r="E15">
+      <c r="G15">
+        <v>1181</v>
+      </c>
+      <c r="H15">
+        <v>1149</v>
+      </c>
+      <c r="I15">
         <v>2330</v>
       </c>
-      <c r="F15">
+      <c r="J15">
+        <v>753</v>
+      </c>
+      <c r="K15">
+        <v>708</v>
+      </c>
+      <c r="L15">
         <v>1461</v>
       </c>
-      <c r="G15">
+      <c r="M15">
+        <v>77</v>
+      </c>
+      <c r="N15">
+        <v>126</v>
+      </c>
+      <c r="O15">
         <v>203</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:15">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D16">
+        <v>153</v>
+      </c>
+      <c r="E16">
+        <v>168</v>
+      </c>
+      <c r="F16">
         <v>321</v>
       </c>
-      <c r="E16">
+      <c r="G16">
+        <v>663</v>
+      </c>
+      <c r="H16">
+        <v>583</v>
+      </c>
+      <c r="I16">
         <v>1246</v>
       </c>
-      <c r="F16">
+      <c r="J16">
+        <v>333</v>
+      </c>
+      <c r="K16">
+        <v>264</v>
+      </c>
+      <c r="L16">
         <v>597</v>
       </c>
-      <c r="G16">
+      <c r="M16">
+        <v>83</v>
+      </c>
+      <c r="N16">
+        <v>69</v>
+      </c>
+      <c r="O16">
         <v>152</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:15">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="E17">
+        <v>16</v>
+      </c>
+      <c r="E17" t="s">
+        <v>16</v>
+      </c>
+      <c r="F17" t="s">
+        <v>16</v>
+      </c>
+      <c r="G17">
+        <v>853</v>
+      </c>
+      <c r="H17">
+        <v>797</v>
+      </c>
+      <c r="I17">
         <v>1650</v>
       </c>
-      <c r="F17">
+      <c r="J17">
+        <v>516</v>
+      </c>
+      <c r="K17">
+        <v>544</v>
+      </c>
+      <c r="L17">
         <v>1060</v>
       </c>
-      <c r="G17">
+      <c r="M17">
+        <v>263</v>
+      </c>
+      <c r="N17">
+        <v>229</v>
+      </c>
+      <c r="O17">
         <v>492</v>
       </c>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:15">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="D18">
+        <v>141</v>
+      </c>
+      <c r="E18">
+        <v>131</v>
+      </c>
+      <c r="F18">
         <v>272</v>
       </c>
-      <c r="E18">
+      <c r="G18">
+        <v>1879</v>
+      </c>
+      <c r="H18">
+        <v>1776</v>
+      </c>
+      <c r="I18">
         <v>3655</v>
       </c>
-      <c r="F18">
+      <c r="J18">
+        <v>571</v>
+      </c>
+      <c r="K18">
+        <v>538</v>
+      </c>
+      <c r="L18">
         <v>1109</v>
       </c>
-      <c r="G18">
+      <c r="M18">
+        <v>153</v>
+      </c>
+      <c r="N18">
+        <v>114</v>
+      </c>
+      <c r="O18">
         <v>267</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:15">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D19">
-        <v>276</v>
+        <v>146</v>
       </c>
       <c r="E19">
+        <v>129</v>
+      </c>
+      <c r="F19">
+        <v>275</v>
+      </c>
+      <c r="G19">
+        <v>1160</v>
+      </c>
+      <c r="H19">
+        <v>1048</v>
+      </c>
+      <c r="I19">
         <v>2208</v>
       </c>
-      <c r="F19">
+      <c r="J19">
+        <v>338</v>
+      </c>
+      <c r="K19">
+        <v>316</v>
+      </c>
+      <c r="L19">
         <v>654</v>
       </c>
-      <c r="G19">
+      <c r="M19">
+        <v>99</v>
+      </c>
+      <c r="N19">
+        <v>69</v>
+      </c>
+      <c r="O19">
         <v>168</v>
       </c>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:15">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D20">
+        <v>366</v>
+      </c>
+      <c r="E20">
+        <v>327</v>
+      </c>
+      <c r="F20">
         <v>693</v>
       </c>
-      <c r="E20">
+      <c r="G20">
+        <v>645</v>
+      </c>
+      <c r="H20">
+        <v>528</v>
+      </c>
+      <c r="I20">
         <v>1173</v>
       </c>
-      <c r="F20">
+      <c r="J20">
+        <v>279</v>
+      </c>
+      <c r="K20">
+        <v>225</v>
+      </c>
+      <c r="L20">
         <v>504</v>
       </c>
-      <c r="G20" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:7">
+      <c r="M20" t="s">
+        <v>16</v>
+      </c>
+      <c r="N20" t="s">
+        <v>16</v>
+      </c>
+      <c r="O20" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D21">
+        <v>556</v>
+      </c>
+      <c r="E21">
+        <v>563</v>
+      </c>
+      <c r="F21">
         <v>1119</v>
       </c>
-      <c r="E21">
+      <c r="G21">
+        <v>2094</v>
+      </c>
+      <c r="H21">
+        <v>1943</v>
+      </c>
+      <c r="I21">
         <v>4037</v>
       </c>
-      <c r="F21">
+      <c r="J21">
+        <v>707</v>
+      </c>
+      <c r="K21">
+        <v>623</v>
+      </c>
+      <c r="L21">
         <v>1330</v>
       </c>
-      <c r="G21">
+      <c r="M21">
+        <v>108</v>
+      </c>
+      <c r="N21">
+        <v>130</v>
+      </c>
+      <c r="O21">
         <v>238</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:15">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D22">
+        <v>394</v>
+      </c>
+      <c r="E22">
+        <v>370</v>
+      </c>
+      <c r="F22">
         <v>764</v>
       </c>
-      <c r="E22">
+      <c r="G22">
+        <v>2705</v>
+      </c>
+      <c r="H22">
+        <v>2367</v>
+      </c>
+      <c r="I22">
         <v>5072</v>
       </c>
-      <c r="F22">
+      <c r="J22">
+        <v>1142</v>
+      </c>
+      <c r="K22">
+        <v>938</v>
+      </c>
+      <c r="L22">
         <v>2080</v>
       </c>
-      <c r="G22">
+      <c r="M22">
+        <v>39</v>
+      </c>
+      <c r="N22">
+        <v>30</v>
+      </c>
+      <c r="O22">
         <v>69</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:15">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D23">
+        <v>388</v>
+      </c>
+      <c r="E23">
+        <v>366</v>
+      </c>
+      <c r="F23">
         <v>754</v>
       </c>
-      <c r="E23">
+      <c r="G23">
+        <v>1298</v>
+      </c>
+      <c r="H23">
+        <v>1126</v>
+      </c>
+      <c r="I23">
         <v>2424</v>
       </c>
-      <c r="F23">
+      <c r="J23">
+        <v>678</v>
+      </c>
+      <c r="K23">
+        <v>602</v>
+      </c>
+      <c r="L23">
         <v>1280</v>
       </c>
-      <c r="G23">
+      <c r="M23">
+        <v>454</v>
+      </c>
+      <c r="N23">
+        <v>531</v>
+      </c>
+      <c r="O23">
         <v>985</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:15">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D24">
+        <v>77</v>
+      </c>
+      <c r="E24">
+        <v>79</v>
+      </c>
+      <c r="F24">
         <v>156</v>
       </c>
-      <c r="E24">
+      <c r="G24">
+        <v>1308</v>
+      </c>
+      <c r="H24">
+        <v>1141</v>
+      </c>
+      <c r="I24">
         <v>2449</v>
       </c>
-      <c r="F24">
+      <c r="J24">
+        <v>192</v>
+      </c>
+      <c r="K24">
+        <v>181</v>
+      </c>
+      <c r="L24">
         <v>373</v>
       </c>
-      <c r="G24">
+      <c r="M24">
+        <v>54</v>
+      </c>
+      <c r="N24">
+        <v>43</v>
+      </c>
+      <c r="O24">
         <v>97</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:15">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D25">
+        <v>54</v>
+      </c>
+      <c r="E25">
+        <v>68</v>
+      </c>
+      <c r="F25">
         <v>122</v>
       </c>
-      <c r="E25">
+      <c r="G25">
+        <v>891</v>
+      </c>
+      <c r="H25">
+        <v>726</v>
+      </c>
+      <c r="I25">
         <v>1617</v>
       </c>
-      <c r="F25">
+      <c r="J25">
+        <v>376</v>
+      </c>
+      <c r="K25">
+        <v>345</v>
+      </c>
+      <c r="L25">
         <v>721</v>
       </c>
-      <c r="G25" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:7">
+      <c r="M25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N25" t="s">
+        <v>16</v>
+      </c>
+      <c r="O25" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D26">
+        <v>155</v>
+      </c>
+      <c r="E26">
+        <v>154</v>
+      </c>
+      <c r="F26">
         <v>309</v>
       </c>
-      <c r="E26">
+      <c r="G26">
+        <v>554</v>
+      </c>
+      <c r="H26">
+        <v>494</v>
+      </c>
+      <c r="I26">
         <v>1048</v>
       </c>
-      <c r="F26">
+      <c r="J26">
+        <v>139</v>
+      </c>
+      <c r="K26">
+        <v>99</v>
+      </c>
+      <c r="L26">
         <v>238</v>
       </c>
-      <c r="G26">
+      <c r="M26">
+        <v>68</v>
+      </c>
+      <c r="N26">
+        <v>70</v>
+      </c>
+      <c r="O26">
         <v>138</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:15">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D27">
+        <v>139</v>
+      </c>
+      <c r="E27">
+        <v>127</v>
+      </c>
+      <c r="F27">
         <v>266</v>
       </c>
-      <c r="E27">
+      <c r="G27">
+        <v>1132</v>
+      </c>
+      <c r="H27">
+        <v>1019</v>
+      </c>
+      <c r="I27">
         <v>2151</v>
       </c>
-      <c r="F27">
+      <c r="J27">
+        <v>433</v>
+      </c>
+      <c r="K27">
+        <v>387</v>
+      </c>
+      <c r="L27">
         <v>820</v>
       </c>
-      <c r="G27">
+      <c r="M27">
+        <v>51</v>
+      </c>
+      <c r="N27">
+        <v>43</v>
+      </c>
+      <c r="O27">
         <v>94</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:15">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="D28">
+        <v>50</v>
+      </c>
+      <c r="E28">
+        <v>40</v>
+      </c>
+      <c r="F28">
         <v>90</v>
       </c>
-      <c r="E28">
+      <c r="G28">
+        <v>543</v>
+      </c>
+      <c r="H28">
+        <v>507</v>
+      </c>
+      <c r="I28">
         <v>1050</v>
       </c>
-      <c r="F28">
+      <c r="J28">
+        <v>159</v>
+      </c>
+      <c r="K28">
+        <v>153</v>
+      </c>
+      <c r="L28">
         <v>312</v>
       </c>
-      <c r="G28">
+      <c r="M28">
+        <v>48</v>
+      </c>
+      <c r="N28">
+        <v>40</v>
+      </c>
+      <c r="O28">
         <v>88</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:15">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D29">
+        <v>182</v>
+      </c>
+      <c r="E29">
+        <v>179</v>
+      </c>
+      <c r="F29">
         <v>361</v>
       </c>
-      <c r="E29">
+      <c r="G29">
+        <v>2377</v>
+      </c>
+      <c r="H29">
+        <v>2171</v>
+      </c>
+      <c r="I29">
         <v>4548</v>
       </c>
-      <c r="F29">
+      <c r="J29">
+        <v>1382</v>
+      </c>
+      <c r="K29">
+        <v>1437</v>
+      </c>
+      <c r="L29">
         <v>2819</v>
       </c>
-      <c r="G29">
+      <c r="M29">
+        <v>450</v>
+      </c>
+      <c r="N29">
+        <v>432</v>
+      </c>
+      <c r="O29">
         <v>882</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:15">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="D30">
-        <v>950</v>
+        <v>490</v>
       </c>
       <c r="E30">
+        <v>459</v>
+      </c>
+      <c r="F30">
+        <v>949</v>
+      </c>
+      <c r="G30">
+        <v>936</v>
+      </c>
+      <c r="H30">
+        <v>900</v>
+      </c>
+      <c r="I30">
         <v>1836</v>
       </c>
-      <c r="F30">
+      <c r="J30">
+        <v>352</v>
+      </c>
+      <c r="K30">
+        <v>339</v>
+      </c>
+      <c r="L30">
         <v>691</v>
       </c>
-      <c r="G30">
+      <c r="M30">
+        <v>57</v>
+      </c>
+      <c r="N30">
+        <v>98</v>
+      </c>
+      <c r="O30">
         <v>155</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:15">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="D31">
-        <v>11918</v>
+        <v>6144</v>
       </c>
       <c r="E31">
+        <v>5772</v>
+      </c>
+      <c r="F31">
+        <v>11916</v>
+      </c>
+      <c r="G31">
+        <v>33255</v>
+      </c>
+      <c r="H31">
+        <v>30359</v>
+      </c>
+      <c r="I31">
         <v>63614</v>
       </c>
-      <c r="F31">
-[...2 lines deleted...]
-      <c r="G31">
+      <c r="J31">
+        <v>16506</v>
+      </c>
+      <c r="K31">
+        <v>15004</v>
+      </c>
+      <c r="L31">
+        <v>31510</v>
+      </c>
+      <c r="M31">
+        <v>4486</v>
+      </c>
+      <c r="N31">
+        <v>4169</v>
+      </c>
+      <c r="O31">
         <v>8655</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>