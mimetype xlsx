--- v0 (2026-05-03)
+++ v1 (2026-07-03)
@@ -23,54 +23,54 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>kecamatan</t>
   </si>
   <si>
-    <t>kua</t>
-[...2 lines deleted...]
-    <t>luar_kua</t>
+    <t>kantor</t>
+  </si>
+  <si>
+    <t>luar_kantor</t>
   </si>
   <si>
     <t>Balaraja</t>
   </si>
   <si>
     <t>Cikupa</t>
   </si>
   <si>
     <t>Cisauk</t>
   </si>
   <si>
     <t>Cisoka</t>
   </si>
   <si>
     <t>Curug</t>
   </si>
   <si>
     <t>Gunung Kaler</t>
   </si>
   <si>
     <t>Jambe</t>
   </si>
   <si>
     <t>Jayanti</t>
   </si>
@@ -500,547 +500,547 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="E2">
-        <v>99</v>
+        <v>158</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>6</v>
       </c>
       <c r="D3">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E3">
-        <v>179</v>
+        <v>302</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>7</v>
       </c>
       <c r="D4">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="E4">
-        <v>65</v>
+        <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
       <c r="D5">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="E5">
-        <v>110</v>
+        <v>159</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>9</v>
       </c>
       <c r="D6">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="E6">
-        <v>111</v>
+        <v>201</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>10</v>
       </c>
       <c r="D7">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="E7">
-        <v>83</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E8">
-        <v>59</v>
+        <v>92</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>12</v>
       </c>
       <c r="D9">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E9">
-        <v>50</v>
+        <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="E10">
-        <v>91</v>
+        <v>183</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>14</v>
       </c>
       <c r="D11">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="E11">
-        <v>49</v>
+        <v>84</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>15</v>
       </c>
       <c r="D12">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="E12">
-        <v>56</v>
+        <v>139</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E13">
-        <v>58</v>
+        <v>102</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>17</v>
       </c>
       <c r="D14">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E14">
-        <v>56</v>
+        <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="E15">
-        <v>127</v>
+        <v>190</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>19</v>
       </c>
       <c r="D16">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E16">
-        <v>69</v>
+        <v>123</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>20</v>
       </c>
       <c r="D17">
         <v>0</v>
       </c>
       <c r="E17">
-        <v>32</v>
+        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>21</v>
       </c>
       <c r="D18">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="E18">
-        <v>108</v>
+        <v>185</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>22</v>
       </c>
       <c r="D19">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="E19">
-        <v>76</v>
+        <v>169</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>23</v>
       </c>
       <c r="D20">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="E20">
-        <v>115</v>
+        <v>178</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>24</v>
       </c>
       <c r="D21">
-        <v>35</v>
+        <v>64</v>
       </c>
       <c r="E21">
-        <v>171</v>
+        <v>360</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>25</v>
       </c>
       <c r="D22">
-        <v>73</v>
+        <v>111</v>
       </c>
       <c r="E22">
-        <v>155</v>
+        <v>271</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>26</v>
       </c>
       <c r="D23">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E23">
-        <v>89</v>
+        <v>168</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>27</v>
       </c>
       <c r="D24">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="E24">
-        <v>62</v>
+        <v>142</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>28</v>
       </c>
       <c r="D25">
         <v>1</v>
       </c>
       <c r="E25">
-        <v>70</v>
+        <v>133</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>29</v>
       </c>
       <c r="D26">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="E26">
-        <v>101</v>
+        <v>179</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>30</v>
       </c>
       <c r="D27">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="E27">
-        <v>46</v>
+        <v>87</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>31</v>
       </c>
       <c r="D28">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E28">
-        <v>61</v>
+        <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>32</v>
       </c>
       <c r="D29">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="E29">
-        <v>88</v>
+        <v>211</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>33</v>
       </c>
       <c r="D30">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E30">
-        <v>162</v>
+        <v>241</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>34</v>
       </c>
       <c r="D31">
-        <v>553</v>
+        <v>928</v>
       </c>
       <c r="E31">
-        <v>2598</v>
+        <v>4673</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">