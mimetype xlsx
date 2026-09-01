--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -12,104 +12,146 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>kecamatan</t>
   </si>
   <si>
-    <t>kantor</t>
-[...2 lines deleted...]
-    <t>luar_kantor</t>
+    <t>jan/kantor</t>
+  </si>
+  <si>
+    <t>jan/luar_kantor</t>
+  </si>
+  <si>
+    <t>jumlah</t>
+  </si>
+  <si>
+    <t>feb/kantor</t>
+  </si>
+  <si>
+    <t>feb/luar_kantor</t>
+  </si>
+  <si>
+    <t>mar/kantor</t>
+  </si>
+  <si>
+    <t>mar/luar_kantor</t>
+  </si>
+  <si>
+    <t>apr/kantor</t>
+  </si>
+  <si>
+    <t>apr/luar_kantor</t>
+  </si>
+  <si>
+    <t>mei/kantor</t>
+  </si>
+  <si>
+    <t>mei/luar_kantor</t>
+  </si>
+  <si>
+    <t>jun/kantor</t>
+  </si>
+  <si>
+    <t>jun/luar_kantor</t>
+  </si>
+  <si>
+    <t>jul/kantor</t>
+  </si>
+  <si>
+    <t>jul/luar_kantor</t>
   </si>
   <si>
     <t>Balaraja</t>
   </si>
   <si>
     <t>Cikupa</t>
   </si>
   <si>
     <t>Cisauk</t>
   </si>
   <si>
     <t>Cisoka</t>
   </si>
   <si>
     <t>Curug</t>
   </si>
   <si>
     <t>Gunung Kaler</t>
   </si>
   <si>
     <t>Jambe</t>
   </si>
   <si>
     <t>Jayanti</t>
   </si>
   <si>
     <t>Kelapa Dua</t>
   </si>
   <si>
     <t>Kemiri</t>
   </si>
   <si>
     <t>Kosambi</t>
   </si>
   <si>
     <t>Kresek</t>
   </si>
   <si>
     <t>Kronjo</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>Legok</t>
   </si>
   <si>
     <t>Mauk</t>
   </si>
   <si>
     <t>Mekar Baru</t>
   </si>
   <si>
     <t>Pagedangan</t>
   </si>
   <si>
     <t>Pakuhaji</t>
   </si>
   <si>
     <t>Panongan</t>
   </si>
   <si>
     <t>Pasar Kemis</t>
   </si>
   <si>
     <t>Rajeg</t>
   </si>
@@ -464,583 +506,2350 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E31"/>
+  <dimension ref="A1:X31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="2" spans="1:5">
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>5</v>
+      </c>
+      <c r="J1" t="s">
+        <v>8</v>
+      </c>
+      <c r="K1" t="s">
+        <v>9</v>
+      </c>
+      <c r="L1" t="s">
+        <v>5</v>
+      </c>
+      <c r="M1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N1" t="s">
+        <v>11</v>
+      </c>
+      <c r="O1" t="s">
+        <v>5</v>
+      </c>
+      <c r="P1" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>13</v>
+      </c>
+      <c r="R1" t="s">
+        <v>5</v>
+      </c>
+      <c r="S1" t="s">
+        <v>14</v>
+      </c>
+      <c r="T1" t="s">
+        <v>15</v>
+      </c>
+      <c r="U1" t="s">
+        <v>5</v>
+      </c>
+      <c r="V1" t="s">
+        <v>16</v>
+      </c>
+      <c r="W1" t="s">
+        <v>17</v>
+      </c>
+      <c r="X1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="D2">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="E2">
-        <v>158</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>53</v>
+      </c>
+      <c r="F2">
+        <v>67</v>
+      </c>
+      <c r="G2">
+        <v>11</v>
+      </c>
+      <c r="H2">
+        <v>37</v>
+      </c>
+      <c r="I2">
+        <v>48</v>
+      </c>
+      <c r="J2">
+        <v>4</v>
+      </c>
+      <c r="K2">
+        <v>9</v>
+      </c>
+      <c r="L2">
+        <v>13</v>
+      </c>
+      <c r="M2">
+        <v>10</v>
+      </c>
+      <c r="N2">
+        <v>25</v>
+      </c>
+      <c r="O2">
+        <v>35</v>
+      </c>
+      <c r="P2">
+        <v>4</v>
+      </c>
+      <c r="Q2">
+        <v>34</v>
+      </c>
+      <c r="R2">
+        <v>38</v>
+      </c>
+      <c r="S2">
+        <v>15</v>
+      </c>
+      <c r="T2">
+        <v>101</v>
+      </c>
+      <c r="U2">
+        <v>116</v>
+      </c>
+      <c r="V2">
+        <v>8</v>
+      </c>
+      <c r="W2">
+        <v>23</v>
+      </c>
+      <c r="X2">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="D3">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="E3">
-        <v>302</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>92</v>
+      </c>
+      <c r="F3">
+        <v>97</v>
+      </c>
+      <c r="G3">
+        <v>3</v>
+      </c>
+      <c r="H3">
+        <v>75</v>
+      </c>
+      <c r="I3">
+        <v>78</v>
+      </c>
+      <c r="J3">
+        <v>1</v>
+      </c>
+      <c r="K3">
+        <v>12</v>
+      </c>
+      <c r="L3">
+        <v>13</v>
+      </c>
+      <c r="M3">
+        <v>5</v>
+      </c>
+      <c r="N3">
+        <v>60</v>
+      </c>
+      <c r="O3">
+        <v>65</v>
+      </c>
+      <c r="P3">
+        <v>4</v>
+      </c>
+      <c r="Q3">
+        <v>63</v>
+      </c>
+      <c r="R3">
+        <v>67</v>
+      </c>
+      <c r="S3">
+        <v>7</v>
+      </c>
+      <c r="T3">
+        <v>178</v>
+      </c>
+      <c r="U3">
+        <v>185</v>
+      </c>
+      <c r="V3">
+        <v>4</v>
+      </c>
+      <c r="W3">
+        <v>50</v>
+      </c>
+      <c r="X3">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4">
+        <v>4</v>
+      </c>
+      <c r="E4">
+        <v>37</v>
+      </c>
+      <c r="F4">
+        <v>41</v>
+      </c>
+      <c r="G4">
+        <v>9</v>
+      </c>
+      <c r="H4">
+        <v>21</v>
+      </c>
+      <c r="I4">
+        <v>30</v>
+      </c>
+      <c r="J4">
         <v>7</v>
       </c>
-      <c r="D4">
-[...6 lines deleted...]
-    <row r="5" spans="1:5">
+      <c r="K4">
+        <v>7</v>
+      </c>
+      <c r="L4">
+        <v>14</v>
+      </c>
+      <c r="M4">
+        <v>12</v>
+      </c>
+      <c r="N4">
+        <v>25</v>
+      </c>
+      <c r="O4">
+        <v>37</v>
+      </c>
+      <c r="P4">
+        <v>7</v>
+      </c>
+      <c r="Q4">
+        <v>20</v>
+      </c>
+      <c r="R4">
+        <v>27</v>
+      </c>
+      <c r="S4">
+        <v>13</v>
+      </c>
+      <c r="T4">
+        <v>46</v>
+      </c>
+      <c r="U4">
+        <v>59</v>
+      </c>
+      <c r="V4">
+        <v>6</v>
+      </c>
+      <c r="W4">
+        <v>23</v>
+      </c>
+      <c r="X4">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="D5">
+        <v>4</v>
+      </c>
+      <c r="E5">
+        <v>51</v>
+      </c>
+      <c r="F5">
+        <v>55</v>
+      </c>
+      <c r="G5">
+        <v>4</v>
+      </c>
+      <c r="H5">
+        <v>36</v>
+      </c>
+      <c r="I5">
+        <v>40</v>
+      </c>
+      <c r="J5">
+        <v>4</v>
+      </c>
+      <c r="K5">
+        <v>23</v>
+      </c>
+      <c r="L5">
+        <v>27</v>
+      </c>
+      <c r="M5">
+        <v>7</v>
+      </c>
+      <c r="N5">
+        <v>15</v>
+      </c>
+      <c r="O5">
         <v>22</v>
       </c>
-      <c r="E5">
-[...3 lines deleted...]
-    <row r="6" spans="1:5">
+      <c r="P5">
+        <v>3</v>
+      </c>
+      <c r="Q5">
+        <v>34</v>
+      </c>
+      <c r="R5">
+        <v>37</v>
+      </c>
+      <c r="S5">
+        <v>12</v>
+      </c>
+      <c r="T5">
+        <v>102</v>
+      </c>
+      <c r="U5">
+        <v>114</v>
+      </c>
+      <c r="V5">
+        <v>4</v>
+      </c>
+      <c r="W5">
+        <v>14</v>
+      </c>
+      <c r="X5">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="D6">
+        <v>16</v>
+      </c>
+      <c r="E6">
+        <v>63</v>
+      </c>
+      <c r="F6">
+        <v>79</v>
+      </c>
+      <c r="G6">
+        <v>16</v>
+      </c>
+      <c r="H6">
+        <v>38</v>
+      </c>
+      <c r="I6">
+        <v>54</v>
+      </c>
+      <c r="J6">
+        <v>2</v>
+      </c>
+      <c r="K6">
+        <v>10</v>
+      </c>
+      <c r="L6">
+        <v>12</v>
+      </c>
+      <c r="M6">
+        <v>7</v>
+      </c>
+      <c r="N6">
+        <v>35</v>
+      </c>
+      <c r="O6">
+        <v>42</v>
+      </c>
+      <c r="P6">
+        <v>14</v>
+      </c>
+      <c r="Q6">
         <v>55</v>
       </c>
-      <c r="E6">
-[...3 lines deleted...]
-    <row r="7" spans="1:5">
+      <c r="R6">
+        <v>69</v>
+      </c>
+      <c r="S6">
+        <v>17</v>
+      </c>
+      <c r="T6">
+        <v>95</v>
+      </c>
+      <c r="U6">
+        <v>112</v>
+      </c>
+      <c r="V6">
+        <v>8</v>
+      </c>
+      <c r="W6">
+        <v>43</v>
+      </c>
+      <c r="X6">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D7">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="E7">
-        <v>150</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5">
+        <v>34</v>
+      </c>
+      <c r="F7">
+        <v>36</v>
+      </c>
+      <c r="G7">
+        <v>2</v>
+      </c>
+      <c r="H7">
+        <v>26</v>
+      </c>
+      <c r="I7">
+        <v>28</v>
+      </c>
+      <c r="J7">
+        <v>1</v>
+      </c>
+      <c r="K7">
+        <v>23</v>
+      </c>
+      <c r="L7">
+        <v>24</v>
+      </c>
+      <c r="M7">
+        <v>3</v>
+      </c>
+      <c r="N7">
+        <v>28</v>
+      </c>
+      <c r="O7">
+        <v>31</v>
+      </c>
+      <c r="P7">
+        <v>2</v>
+      </c>
+      <c r="Q7">
+        <v>39</v>
+      </c>
+      <c r="R7">
+        <v>41</v>
+      </c>
+      <c r="S7">
+        <v>2</v>
+      </c>
+      <c r="T7">
+        <v>85</v>
+      </c>
+      <c r="U7">
+        <v>87</v>
+      </c>
+      <c r="V7">
+        <v>3</v>
+      </c>
+      <c r="W7">
+        <v>31</v>
+      </c>
+      <c r="X7">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8">
+        <v>2</v>
+      </c>
+      <c r="E8">
+        <v>31</v>
+      </c>
+      <c r="F8">
+        <v>33</v>
+      </c>
+      <c r="G8">
+        <v>5</v>
+      </c>
+      <c r="H8">
+        <v>20</v>
+      </c>
+      <c r="I8">
+        <v>25</v>
+      </c>
+      <c r="J8">
+        <v>2</v>
+      </c>
+      <c r="K8">
+        <v>8</v>
+      </c>
+      <c r="L8">
+        <v>10</v>
+      </c>
+      <c r="M8">
+        <v>2</v>
+      </c>
+      <c r="N8">
         <v>11</v>
       </c>
-      <c r="D8">
-[...6 lines deleted...]
-    <row r="9" spans="1:5">
+      <c r="O8">
+        <v>13</v>
+      </c>
+      <c r="P8">
+        <v>3</v>
+      </c>
+      <c r="Q8">
+        <v>22</v>
+      </c>
+      <c r="R8">
+        <v>25</v>
+      </c>
+      <c r="S8">
+        <v>5</v>
+      </c>
+      <c r="T8">
+        <v>51</v>
+      </c>
+      <c r="U8">
+        <v>56</v>
+      </c>
+      <c r="V8">
+        <v>2</v>
+      </c>
+      <c r="W8">
+        <v>13</v>
+      </c>
+      <c r="X8">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9">
+        <v>3</v>
+      </c>
+      <c r="E9">
+        <v>30</v>
+      </c>
+      <c r="F9">
+        <v>33</v>
+      </c>
+      <c r="G9">
+        <v>2</v>
+      </c>
+      <c r="H9">
+        <v>10</v>
+      </c>
+      <c r="I9">
         <v>12</v>
       </c>
-      <c r="D9">
-[...6 lines deleted...]
-    <row r="10" spans="1:5">
+      <c r="J9">
+        <v>4</v>
+      </c>
+      <c r="K9">
+        <v>10</v>
+      </c>
+      <c r="L9">
+        <v>14</v>
+      </c>
+      <c r="M9">
+        <v>1</v>
+      </c>
+      <c r="N9">
+        <v>9</v>
+      </c>
+      <c r="O9">
+        <v>10</v>
+      </c>
+      <c r="P9">
+        <v>3</v>
+      </c>
+      <c r="Q9">
+        <v>20</v>
+      </c>
+      <c r="R9">
+        <v>23</v>
+      </c>
+      <c r="S9">
+        <v>8</v>
+      </c>
+      <c r="T9">
+        <v>69</v>
+      </c>
+      <c r="U9">
+        <v>77</v>
+      </c>
+      <c r="V9">
+        <v>2</v>
+      </c>
+      <c r="W9">
+        <v>21</v>
+      </c>
+      <c r="X9">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10">
+        <v>20</v>
+      </c>
+      <c r="E10">
+        <v>50</v>
+      </c>
+      <c r="F10">
+        <v>70</v>
+      </c>
+      <c r="G10">
+        <v>19</v>
+      </c>
+      <c r="H10">
+        <v>32</v>
+      </c>
+      <c r="I10">
+        <v>51</v>
+      </c>
+      <c r="J10">
+        <v>6</v>
+      </c>
+      <c r="K10">
+        <v>9</v>
+      </c>
+      <c r="L10">
+        <v>15</v>
+      </c>
+      <c r="M10">
+        <v>21</v>
+      </c>
+      <c r="N10">
+        <v>46</v>
+      </c>
+      <c r="O10">
+        <v>67</v>
+      </c>
+      <c r="P10">
+        <v>9</v>
+      </c>
+      <c r="Q10">
+        <v>46</v>
+      </c>
+      <c r="R10">
+        <v>55</v>
+      </c>
+      <c r="S10">
+        <v>26</v>
+      </c>
+      <c r="T10">
+        <v>72</v>
+      </c>
+      <c r="U10">
+        <v>98</v>
+      </c>
+      <c r="V10">
         <v>13</v>
       </c>
-      <c r="D10">
-[...6 lines deleted...]
-    <row r="11" spans="1:5">
+      <c r="W10">
+        <v>34</v>
+      </c>
+      <c r="X10">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11">
+        <v>4</v>
+      </c>
+      <c r="E11">
+        <v>28</v>
+      </c>
+      <c r="F11">
+        <v>32</v>
+      </c>
+      <c r="G11">
+        <v>3</v>
+      </c>
+      <c r="H11">
         <v>14</v>
       </c>
-      <c r="D11">
-[...6 lines deleted...]
-    <row r="12" spans="1:5">
+      <c r="I11">
+        <v>17</v>
+      </c>
+      <c r="J11">
+        <v>2</v>
+      </c>
+      <c r="K11">
+        <v>7</v>
+      </c>
+      <c r="L11">
+        <v>9</v>
+      </c>
+      <c r="M11">
+        <v>3</v>
+      </c>
+      <c r="N11">
+        <v>17</v>
+      </c>
+      <c r="O11">
+        <v>20</v>
+      </c>
+      <c r="P11">
+        <v>3</v>
+      </c>
+      <c r="Q11">
+        <v>18</v>
+      </c>
+      <c r="R11">
+        <v>21</v>
+      </c>
+      <c r="S11">
+        <v>7</v>
+      </c>
+      <c r="T11">
+        <v>50</v>
+      </c>
+      <c r="U11">
+        <v>57</v>
+      </c>
+      <c r="V11">
+        <v>3</v>
+      </c>
+      <c r="W11">
+        <v>16</v>
+      </c>
+      <c r="X11">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
+        <v>28</v>
+      </c>
+      <c r="D12">
+        <v>5</v>
+      </c>
+      <c r="E12">
+        <v>33</v>
+      </c>
+      <c r="F12">
+        <v>38</v>
+      </c>
+      <c r="G12">
+        <v>1</v>
+      </c>
+      <c r="H12">
+        <v>9</v>
+      </c>
+      <c r="I12">
+        <v>10</v>
+      </c>
+      <c r="J12">
+        <v>1</v>
+      </c>
+      <c r="K12">
+        <v>14</v>
+      </c>
+      <c r="L12">
         <v>15</v>
       </c>
-      <c r="D12">
-[...6 lines deleted...]
-    <row r="13" spans="1:5">
+      <c r="M12">
+        <v>5</v>
+      </c>
+      <c r="N12">
+        <v>47</v>
+      </c>
+      <c r="O12">
+        <v>52</v>
+      </c>
+      <c r="P12">
+        <v>3</v>
+      </c>
+      <c r="Q12">
+        <v>36</v>
+      </c>
+      <c r="R12">
+        <v>39</v>
+      </c>
+      <c r="S12">
+        <v>5</v>
+      </c>
+      <c r="T12">
+        <v>67</v>
+      </c>
+      <c r="U12">
+        <v>72</v>
+      </c>
+      <c r="V12">
+        <v>1</v>
+      </c>
+      <c r="W12">
+        <v>31</v>
+      </c>
+      <c r="X12">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="D13">
+        <v>3</v>
+      </c>
+      <c r="E13">
+        <v>27</v>
+      </c>
+      <c r="F13">
+        <v>30</v>
+      </c>
+      <c r="G13">
+        <v>3</v>
+      </c>
+      <c r="H13">
+        <v>21</v>
+      </c>
+      <c r="I13">
+        <v>24</v>
+      </c>
+      <c r="J13">
+        <v>2</v>
+      </c>
+      <c r="K13">
+        <v>10</v>
+      </c>
+      <c r="L13">
+        <v>12</v>
+      </c>
+      <c r="M13">
+        <v>2</v>
+      </c>
+      <c r="N13">
+        <v>9</v>
+      </c>
+      <c r="O13">
+        <v>11</v>
+      </c>
+      <c r="P13">
+        <v>3</v>
+      </c>
+      <c r="Q13">
+        <v>35</v>
+      </c>
+      <c r="R13">
+        <v>38</v>
+      </c>
+      <c r="S13">
+        <v>8</v>
+      </c>
+      <c r="T13">
+        <v>77</v>
+      </c>
+      <c r="U13">
+        <v>85</v>
+      </c>
+      <c r="V13">
+        <v>4</v>
+      </c>
+      <c r="W13">
+        <v>9</v>
+      </c>
+      <c r="X13">
         <v>13</v>
       </c>
-      <c r="E13">
-[...3 lines deleted...]
-    <row r="14" spans="1:5">
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D14">
+        <v>7</v>
+      </c>
+      <c r="E14">
         <v>21</v>
       </c>
-      <c r="E14">
-[...3 lines deleted...]
-    <row r="15" spans="1:5">
+      <c r="F14">
+        <v>28</v>
+      </c>
+      <c r="G14">
+        <v>6</v>
+      </c>
+      <c r="H14">
+        <v>25</v>
+      </c>
+      <c r="I14">
+        <v>31</v>
+      </c>
+      <c r="J14">
+        <v>3</v>
+      </c>
+      <c r="K14">
+        <v>10</v>
+      </c>
+      <c r="L14">
+        <v>13</v>
+      </c>
+      <c r="M14">
+        <v>5</v>
+      </c>
+      <c r="N14">
+        <v>29</v>
+      </c>
+      <c r="O14">
+        <v>34</v>
+      </c>
+      <c r="P14" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q14">
+        <v>14</v>
+      </c>
+      <c r="R14">
+        <v>14</v>
+      </c>
+      <c r="S14">
+        <v>5</v>
+      </c>
+      <c r="T14">
+        <v>56</v>
+      </c>
+      <c r="U14">
+        <v>61</v>
+      </c>
+      <c r="V14">
+        <v>2</v>
+      </c>
+      <c r="W14">
+        <v>14</v>
+      </c>
+      <c r="X14">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15">
+        <v>10</v>
+      </c>
+      <c r="E15">
+        <v>73</v>
+      </c>
+      <c r="F15">
+        <v>83</v>
+      </c>
+      <c r="G15">
+        <v>5</v>
+      </c>
+      <c r="H15">
+        <v>39</v>
+      </c>
+      <c r="I15">
+        <v>44</v>
+      </c>
+      <c r="J15">
+        <v>3</v>
+      </c>
+      <c r="K15">
+        <v>15</v>
+      </c>
+      <c r="L15">
         <v>18</v>
       </c>
-      <c r="D15">
-[...6 lines deleted...]
-    <row r="16" spans="1:5">
+      <c r="M15">
+        <v>6</v>
+      </c>
+      <c r="N15">
+        <v>24</v>
+      </c>
+      <c r="O15">
+        <v>30</v>
+      </c>
+      <c r="P15">
+        <v>5</v>
+      </c>
+      <c r="Q15">
+        <v>39</v>
+      </c>
+      <c r="R15">
+        <v>44</v>
+      </c>
+      <c r="S15">
+        <v>6</v>
+      </c>
+      <c r="T15">
+        <v>76</v>
+      </c>
+      <c r="U15">
+        <v>82</v>
+      </c>
+      <c r="V15">
+        <v>3</v>
+      </c>
+      <c r="W15">
+        <v>48</v>
+      </c>
+      <c r="X15">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="D16">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E16">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>30</v>
+      </c>
+      <c r="F16">
+        <v>38</v>
+      </c>
+      <c r="G16">
+        <v>6</v>
+      </c>
+      <c r="H16">
+        <v>24</v>
+      </c>
+      <c r="I16">
+        <v>30</v>
+      </c>
+      <c r="J16">
+        <v>6</v>
+      </c>
+      <c r="K16">
+        <v>15</v>
+      </c>
+      <c r="L16">
+        <v>21</v>
+      </c>
+      <c r="M16">
+        <v>9</v>
+      </c>
+      <c r="N16">
+        <v>29</v>
+      </c>
+      <c r="O16">
+        <v>38</v>
+      </c>
+      <c r="P16">
+        <v>7</v>
+      </c>
+      <c r="Q16">
+        <v>25</v>
+      </c>
+      <c r="R16">
+        <v>32</v>
+      </c>
+      <c r="S16">
+        <v>16</v>
+      </c>
+      <c r="T16">
+        <v>73</v>
+      </c>
+      <c r="U16">
+        <v>89</v>
+      </c>
+      <c r="V16">
+        <v>6</v>
+      </c>
+      <c r="W16">
+        <v>24</v>
+      </c>
+      <c r="X16">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>34</v>
+      </c>
+      <c r="D17" t="s">
+        <v>31</v>
       </c>
       <c r="E17">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>9</v>
+      </c>
+      <c r="F17">
+        <v>9</v>
+      </c>
+      <c r="G17" t="s">
+        <v>31</v>
+      </c>
+      <c r="H17">
+        <v>11</v>
+      </c>
+      <c r="I17">
+        <v>11</v>
+      </c>
+      <c r="J17" t="s">
+        <v>31</v>
+      </c>
+      <c r="K17">
+        <v>12</v>
+      </c>
+      <c r="L17">
+        <v>12</v>
+      </c>
+      <c r="M17" t="s">
+        <v>31</v>
+      </c>
+      <c r="N17">
+        <v>29</v>
+      </c>
+      <c r="O17">
+        <v>29</v>
+      </c>
+      <c r="P17" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q17">
+        <v>23</v>
+      </c>
+      <c r="R17">
+        <v>23</v>
+      </c>
+      <c r="S17" t="s">
+        <v>31</v>
+      </c>
+      <c r="T17">
+        <v>48</v>
+      </c>
+      <c r="U17">
+        <v>48</v>
+      </c>
+      <c r="V17">
+        <v>1</v>
+      </c>
+      <c r="W17">
+        <v>4</v>
+      </c>
+      <c r="X17">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="D18">
+        <v>12</v>
+      </c>
+      <c r="E18">
         <v>56</v>
       </c>
-      <c r="E18">
-[...3 lines deleted...]
-    <row r="19" spans="1:5">
+      <c r="F18">
+        <v>68</v>
+      </c>
+      <c r="G18">
+        <v>15</v>
+      </c>
+      <c r="H18">
+        <v>41</v>
+      </c>
+      <c r="I18">
+        <v>56</v>
+      </c>
+      <c r="J18">
+        <v>8</v>
+      </c>
+      <c r="K18">
+        <v>11</v>
+      </c>
+      <c r="L18">
+        <v>19</v>
+      </c>
+      <c r="M18">
+        <v>15</v>
+      </c>
+      <c r="N18">
+        <v>42</v>
+      </c>
+      <c r="O18">
+        <v>57</v>
+      </c>
+      <c r="P18">
+        <v>6</v>
+      </c>
+      <c r="Q18">
+        <v>35</v>
+      </c>
+      <c r="R18">
+        <v>41</v>
+      </c>
+      <c r="S18">
+        <v>13</v>
+      </c>
+      <c r="T18">
+        <v>74</v>
+      </c>
+      <c r="U18">
+        <v>87</v>
+      </c>
+      <c r="V18">
+        <v>13</v>
+      </c>
+      <c r="W18">
+        <v>42</v>
+      </c>
+      <c r="X18">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="D19">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E19">
-        <v>169</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>43</v>
+      </c>
+      <c r="F19">
+        <v>52</v>
+      </c>
+      <c r="G19">
+        <v>7</v>
+      </c>
+      <c r="H19">
+        <v>20</v>
+      </c>
+      <c r="I19">
+        <v>27</v>
+      </c>
+      <c r="J19">
+        <v>2</v>
+      </c>
+      <c r="K19">
+        <v>13</v>
+      </c>
+      <c r="L19">
+        <v>15</v>
+      </c>
+      <c r="M19">
+        <v>14</v>
+      </c>
+      <c r="N19">
+        <v>59</v>
+      </c>
+      <c r="O19">
+        <v>73</v>
+      </c>
+      <c r="P19">
+        <v>8</v>
+      </c>
+      <c r="Q19">
+        <v>34</v>
+      </c>
+      <c r="R19">
+        <v>42</v>
+      </c>
+      <c r="S19">
+        <v>17</v>
+      </c>
+      <c r="T19">
+        <v>92</v>
+      </c>
+      <c r="U19">
+        <v>109</v>
+      </c>
+      <c r="V19">
+        <v>6</v>
+      </c>
+      <c r="W19">
+        <v>37</v>
+      </c>
+      <c r="X19">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="D20">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E20">
-        <v>178</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>55</v>
+      </c>
+      <c r="F20">
+        <v>64</v>
+      </c>
+      <c r="G20">
+        <v>11</v>
+      </c>
+      <c r="H20">
+        <v>42</v>
+      </c>
+      <c r="I20">
+        <v>53</v>
+      </c>
+      <c r="J20">
+        <v>4</v>
+      </c>
+      <c r="K20">
+        <v>18</v>
+      </c>
+      <c r="L20">
+        <v>22</v>
+      </c>
+      <c r="M20">
+        <v>6</v>
+      </c>
+      <c r="N20">
+        <v>24</v>
+      </c>
+      <c r="O20">
+        <v>30</v>
+      </c>
+      <c r="P20">
+        <v>10</v>
+      </c>
+      <c r="Q20">
+        <v>39</v>
+      </c>
+      <c r="R20">
+        <v>49</v>
+      </c>
+      <c r="S20">
+        <v>10</v>
+      </c>
+      <c r="T20">
+        <v>112</v>
+      </c>
+      <c r="U20">
+        <v>122</v>
+      </c>
+      <c r="V20">
+        <v>9</v>
+      </c>
+      <c r="W20">
+        <v>33</v>
+      </c>
+      <c r="X20">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="D21">
-        <v>64</v>
+        <v>13</v>
       </c>
       <c r="E21">
-        <v>360</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>101</v>
+      </c>
+      <c r="F21">
+        <v>114</v>
+      </c>
+      <c r="G21">
+        <v>16</v>
+      </c>
+      <c r="H21">
+        <v>58</v>
+      </c>
+      <c r="I21">
+        <v>74</v>
+      </c>
+      <c r="J21">
+        <v>6</v>
+      </c>
+      <c r="K21">
+        <v>12</v>
+      </c>
+      <c r="L21">
+        <v>18</v>
+      </c>
+      <c r="M21">
+        <v>19</v>
+      </c>
+      <c r="N21">
+        <v>96</v>
+      </c>
+      <c r="O21">
+        <v>115</v>
+      </c>
+      <c r="P21">
+        <v>10</v>
+      </c>
+      <c r="Q21">
+        <v>93</v>
+      </c>
+      <c r="R21">
+        <v>103</v>
+      </c>
+      <c r="S21">
+        <v>22</v>
+      </c>
+      <c r="T21">
+        <v>154</v>
+      </c>
+      <c r="U21">
+        <v>176</v>
+      </c>
+      <c r="V21">
+        <v>23</v>
+      </c>
+      <c r="W21">
+        <v>54</v>
+      </c>
+      <c r="X21">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="D22">
-        <v>111</v>
+        <v>27</v>
       </c>
       <c r="E22">
-        <v>271</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>73</v>
+      </c>
+      <c r="F22">
+        <v>100</v>
+      </c>
+      <c r="G22">
+        <v>27</v>
+      </c>
+      <c r="H22">
+        <v>53</v>
+      </c>
+      <c r="I22">
+        <v>80</v>
+      </c>
+      <c r="J22">
+        <v>19</v>
+      </c>
+      <c r="K22">
+        <v>29</v>
+      </c>
+      <c r="L22">
+        <v>48</v>
+      </c>
+      <c r="M22">
+        <v>22</v>
+      </c>
+      <c r="N22">
+        <v>55</v>
+      </c>
+      <c r="O22">
+        <v>77</v>
+      </c>
+      <c r="P22">
+        <v>16</v>
+      </c>
+      <c r="Q22">
+        <v>61</v>
+      </c>
+      <c r="R22">
+        <v>77</v>
+      </c>
+      <c r="S22">
+        <v>40</v>
+      </c>
+      <c r="T22">
+        <v>137</v>
+      </c>
+      <c r="U22">
+        <v>177</v>
+      </c>
+      <c r="V22">
+        <v>18</v>
+      </c>
+      <c r="W22">
+        <v>48</v>
+      </c>
+      <c r="X22">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>40</v>
+      </c>
+      <c r="D23" t="s">
+        <v>31</v>
       </c>
       <c r="E23">
-        <v>168</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>55</v>
+      </c>
+      <c r="F23">
+        <v>55</v>
+      </c>
+      <c r="G23">
+        <v>1</v>
+      </c>
+      <c r="H23">
+        <v>20</v>
+      </c>
+      <c r="I23">
+        <v>21</v>
+      </c>
+      <c r="J23" t="s">
+        <v>31</v>
+      </c>
+      <c r="K23">
+        <v>14</v>
+      </c>
+      <c r="L23">
+        <v>14</v>
+      </c>
+      <c r="M23">
+        <v>2</v>
+      </c>
+      <c r="N23">
+        <v>51</v>
+      </c>
+      <c r="O23">
+        <v>53</v>
+      </c>
+      <c r="P23">
+        <v>3</v>
+      </c>
+      <c r="Q23">
+        <v>28</v>
+      </c>
+      <c r="R23">
+        <v>31</v>
+      </c>
+      <c r="S23">
+        <v>4</v>
+      </c>
+      <c r="T23">
+        <v>88</v>
+      </c>
+      <c r="U23">
+        <v>92</v>
+      </c>
+      <c r="V23">
+        <v>2</v>
+      </c>
+      <c r="W23">
+        <v>43</v>
+      </c>
+      <c r="X23">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="D24">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="E24">
-        <v>142</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>28</v>
+      </c>
+      <c r="F24">
+        <v>29</v>
+      </c>
+      <c r="G24">
+        <v>3</v>
+      </c>
+      <c r="H24">
+        <v>23</v>
+      </c>
+      <c r="I24">
+        <v>26</v>
+      </c>
+      <c r="J24" t="s">
+        <v>31</v>
+      </c>
+      <c r="K24">
+        <v>11</v>
+      </c>
+      <c r="L24">
+        <v>11</v>
+      </c>
+      <c r="M24">
+        <v>4</v>
+      </c>
+      <c r="N24">
+        <v>56</v>
+      </c>
+      <c r="O24">
+        <v>60</v>
+      </c>
+      <c r="P24">
+        <v>1</v>
+      </c>
+      <c r="Q24">
+        <v>24</v>
+      </c>
+      <c r="R24">
+        <v>25</v>
+      </c>
+      <c r="S24">
+        <v>5</v>
+      </c>
+      <c r="T24">
+        <v>94</v>
+      </c>
+      <c r="U24">
+        <v>99</v>
+      </c>
+      <c r="V24">
+        <v>6</v>
+      </c>
+      <c r="W24">
+        <v>36</v>
+      </c>
+      <c r="X24">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="D25">
         <v>1</v>
       </c>
       <c r="E25">
-        <v>133</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>40</v>
+      </c>
+      <c r="F25">
+        <v>41</v>
+      </c>
+      <c r="G25" t="s">
+        <v>31</v>
+      </c>
+      <c r="H25">
+        <v>26</v>
+      </c>
+      <c r="I25">
+        <v>26</v>
+      </c>
+      <c r="J25" t="s">
+        <v>31</v>
+      </c>
+      <c r="K25">
+        <v>4</v>
+      </c>
+      <c r="L25">
+        <v>4</v>
+      </c>
+      <c r="M25" t="s">
+        <v>31</v>
+      </c>
+      <c r="N25">
+        <v>33</v>
+      </c>
+      <c r="O25">
+        <v>33</v>
+      </c>
+      <c r="P25" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q25">
+        <v>30</v>
+      </c>
+      <c r="R25">
+        <v>30</v>
+      </c>
+      <c r="S25">
+        <v>1</v>
+      </c>
+      <c r="T25">
+        <v>84</v>
+      </c>
+      <c r="U25">
+        <v>85</v>
+      </c>
+      <c r="V25" t="s">
+        <v>31</v>
+      </c>
+      <c r="W25">
+        <v>27</v>
+      </c>
+      <c r="X25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D26">
+        <v>7</v>
+      </c>
+      <c r="E26">
+        <v>42</v>
+      </c>
+      <c r="F26">
+        <v>49</v>
+      </c>
+      <c r="G26">
+        <v>10</v>
+      </c>
+      <c r="H26">
+        <v>43</v>
+      </c>
+      <c r="I26">
+        <v>53</v>
+      </c>
+      <c r="J26">
+        <v>6</v>
+      </c>
+      <c r="K26">
+        <v>16</v>
+      </c>
+      <c r="L26">
+        <v>22</v>
+      </c>
+      <c r="M26">
+        <v>10</v>
+      </c>
+      <c r="N26">
+        <v>34</v>
+      </c>
+      <c r="O26">
+        <v>44</v>
+      </c>
+      <c r="P26">
+        <v>2</v>
+      </c>
+      <c r="Q26">
+        <v>44</v>
+      </c>
+      <c r="R26">
+        <v>46</v>
+      </c>
+      <c r="S26">
+        <v>14</v>
+      </c>
+      <c r="T26">
+        <v>103</v>
+      </c>
+      <c r="U26">
+        <v>117</v>
+      </c>
+      <c r="V26">
+        <v>12</v>
+      </c>
+      <c r="W26">
         <v>35</v>
       </c>
-      <c r="E26">
-[...3 lines deleted...]
-    <row r="27" spans="1:5">
+      <c r="X26">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
+        <v>44</v>
+      </c>
+      <c r="D27">
+        <v>7</v>
+      </c>
+      <c r="E27">
+        <v>25</v>
+      </c>
+      <c r="F27">
+        <v>32</v>
+      </c>
+      <c r="G27">
+        <v>3</v>
+      </c>
+      <c r="H27">
+        <v>15</v>
+      </c>
+      <c r="I27">
+        <v>18</v>
+      </c>
+      <c r="J27">
+        <v>3</v>
+      </c>
+      <c r="K27">
+        <v>6</v>
+      </c>
+      <c r="L27">
+        <v>9</v>
+      </c>
+      <c r="M27">
+        <v>7</v>
+      </c>
+      <c r="N27">
+        <v>25</v>
+      </c>
+      <c r="O27">
+        <v>32</v>
+      </c>
+      <c r="P27">
+        <v>1</v>
+      </c>
+      <c r="Q27">
+        <v>16</v>
+      </c>
+      <c r="R27">
+        <v>17</v>
+      </c>
+      <c r="S27">
+        <v>6</v>
+      </c>
+      <c r="T27">
+        <v>60</v>
+      </c>
+      <c r="U27">
+        <v>66</v>
+      </c>
+      <c r="V27">
+        <v>4</v>
+      </c>
+      <c r="W27">
+        <v>26</v>
+      </c>
+      <c r="X27">
         <v>30</v>
       </c>
-      <c r="D27">
-[...6 lines deleted...]
-    <row r="28" spans="1:5">
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="D28">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E28">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>34</v>
+      </c>
+      <c r="F28">
+        <v>46</v>
+      </c>
+      <c r="G28">
+        <v>7</v>
+      </c>
+      <c r="H28">
+        <v>23</v>
+      </c>
+      <c r="I28">
+        <v>30</v>
+      </c>
+      <c r="J28">
+        <v>2</v>
+      </c>
+      <c r="K28">
+        <v>4</v>
+      </c>
+      <c r="L28">
+        <v>6</v>
+      </c>
+      <c r="M28">
+        <v>4</v>
+      </c>
+      <c r="N28">
+        <v>11</v>
+      </c>
+      <c r="O28">
+        <v>15</v>
+      </c>
+      <c r="P28">
+        <v>10</v>
+      </c>
+      <c r="Q28">
+        <v>23</v>
+      </c>
+      <c r="R28">
+        <v>33</v>
+      </c>
+      <c r="S28">
+        <v>16</v>
+      </c>
+      <c r="T28">
+        <v>68</v>
+      </c>
+      <c r="U28">
+        <v>84</v>
+      </c>
+      <c r="V28">
+        <v>10</v>
+      </c>
+      <c r="W28">
+        <v>16</v>
+      </c>
+      <c r="X28">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="D29">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="E29">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>51</v>
+      </c>
+      <c r="F29">
+        <v>68</v>
+      </c>
+      <c r="G29">
+        <v>12</v>
+      </c>
+      <c r="H29">
+        <v>25</v>
+      </c>
+      <c r="I29">
+        <v>37</v>
+      </c>
+      <c r="J29">
+        <v>4</v>
+      </c>
+      <c r="K29">
+        <v>12</v>
+      </c>
+      <c r="L29">
+        <v>16</v>
+      </c>
+      <c r="M29">
+        <v>14</v>
+      </c>
+      <c r="N29">
+        <v>67</v>
+      </c>
+      <c r="O29">
+        <v>81</v>
+      </c>
+      <c r="P29">
+        <v>11</v>
+      </c>
+      <c r="Q29">
+        <v>56</v>
+      </c>
+      <c r="R29">
+        <v>67</v>
+      </c>
+      <c r="S29">
+        <v>28</v>
+      </c>
+      <c r="T29">
+        <v>123</v>
+      </c>
+      <c r="U29">
+        <v>151</v>
+      </c>
+      <c r="V29">
+        <v>11</v>
+      </c>
+      <c r="W29">
+        <v>55</v>
+      </c>
+      <c r="X29">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="D30">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="E30">
-        <v>241</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>83</v>
+      </c>
+      <c r="F30">
+        <v>95</v>
+      </c>
+      <c r="G30">
+        <v>5</v>
+      </c>
+      <c r="H30">
+        <v>60</v>
+      </c>
+      <c r="I30">
+        <v>65</v>
+      </c>
+      <c r="J30">
+        <v>5</v>
+      </c>
+      <c r="K30">
+        <v>19</v>
+      </c>
+      <c r="L30">
+        <v>24</v>
+      </c>
+      <c r="M30">
+        <v>10</v>
+      </c>
+      <c r="N30">
+        <v>44</v>
+      </c>
+      <c r="O30">
+        <v>54</v>
+      </c>
+      <c r="P30">
+        <v>2</v>
+      </c>
+      <c r="Q30">
+        <v>35</v>
+      </c>
+      <c r="R30">
+        <v>37</v>
+      </c>
+      <c r="S30">
+        <v>9</v>
+      </c>
+      <c r="T30">
+        <v>120</v>
+      </c>
+      <c r="U30">
+        <v>129</v>
+      </c>
+      <c r="V30">
+        <v>10</v>
+      </c>
+      <c r="W30">
+        <v>36</v>
+      </c>
+      <c r="X30">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="D31">
-        <v>928</v>
+        <v>234</v>
       </c>
       <c r="E31">
-        <v>4673</v>
+        <v>1348</v>
+      </c>
+      <c r="F31">
+        <v>1582</v>
+      </c>
+      <c r="G31">
+        <v>212</v>
+      </c>
+      <c r="H31">
+        <v>887</v>
+      </c>
+      <c r="I31">
+        <v>1099</v>
+      </c>
+      <c r="J31">
+        <v>107</v>
+      </c>
+      <c r="K31">
+        <v>363</v>
+      </c>
+      <c r="L31">
+        <v>470</v>
+      </c>
+      <c r="M31">
+        <v>225</v>
+      </c>
+      <c r="N31">
+        <v>1035</v>
+      </c>
+      <c r="O31">
+        <v>1260</v>
+      </c>
+      <c r="P31">
+        <v>150</v>
+      </c>
+      <c r="Q31">
+        <v>1041</v>
+      </c>
+      <c r="R31">
+        <v>1191</v>
+      </c>
+      <c r="S31">
+        <v>337</v>
+      </c>
+      <c r="T31">
+        <v>2555</v>
+      </c>
+      <c r="U31">
+        <v>2892</v>
+      </c>
+      <c r="V31">
+        <v>194</v>
+      </c>
+      <c r="W31">
+        <v>886</v>
+      </c>
+      <c r="X31">
+        <v>1080</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">