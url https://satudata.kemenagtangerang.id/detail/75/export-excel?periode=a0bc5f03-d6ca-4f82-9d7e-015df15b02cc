--- v2 (2026-09-01)
+++ v3 (2026-11-01)
@@ -553,51 +553,51 @@
       </c>
       <c r="G2" t="s">
         <v>9</v>
       </c>
       <c r="H2">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="G3">
         <v>3</v>
       </c>
       <c r="H3">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4">
@@ -605,83 +605,83 @@
       </c>
       <c r="G4" t="s">
         <v>9</v>
       </c>
       <c r="H4">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>9</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G5">
         <v>1</v>
       </c>
       <c r="H5">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
       <c r="F6">
         <v>72</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
       <c r="H6">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7">
         <v>58</v>
       </c>
       <c r="G7" t="s">
         <v>9</v>
       </c>
       <c r="H7" t="s">
@@ -709,51 +709,51 @@
       </c>
       <c r="G8" t="s">
         <v>9</v>
       </c>
       <c r="H8">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>9</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G9" t="s">
         <v>9</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10">
         <v>1</v>
       </c>
       <c r="F10">
@@ -917,51 +917,51 @@
       </c>
       <c r="G16" t="s">
         <v>9</v>
       </c>
       <c r="H16">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>24</v>
       </c>
       <c r="D17" t="s">
         <v>9</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G17" t="s">
         <v>9</v>
       </c>
       <c r="H17" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>25</v>
       </c>
       <c r="D18" t="s">
         <v>9</v>
       </c>
       <c r="E18">
         <v>2</v>
       </c>
       <c r="F18">
@@ -969,51 +969,51 @@
       </c>
       <c r="G18" t="s">
         <v>9</v>
       </c>
       <c r="H18">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>26</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G19">
         <v>1</v>
       </c>
       <c r="H19">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>27</v>
       </c>
       <c r="D20" t="s">
         <v>9</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20">
@@ -1027,71 +1027,71 @@
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>28</v>
       </c>
       <c r="D21" t="s">
         <v>9</v>
       </c>
       <c r="E21">
         <v>1</v>
       </c>
       <c r="F21">
         <v>113</v>
       </c>
       <c r="G21" t="s">
         <v>9</v>
       </c>
       <c r="H21">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>29</v>
       </c>
       <c r="D22" t="s">
         <v>9</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G22" t="s">
         <v>9</v>
       </c>
       <c r="H22">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>30</v>
       </c>
       <c r="D23" t="s">
         <v>9</v>
       </c>
       <c r="E23">
         <v>1</v>
       </c>
       <c r="F23">
@@ -1281,57 +1281,57 @@
       </c>
       <c r="G30">
         <v>1</v>
       </c>
       <c r="H30">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>38</v>
       </c>
       <c r="D31">
         <v>1</v>
       </c>
       <c r="E31">
         <v>14</v>
       </c>
       <c r="F31">
-        <v>1810</v>
+        <v>1819</v>
       </c>
       <c r="G31">
         <v>8</v>
       </c>
       <c r="H31">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">