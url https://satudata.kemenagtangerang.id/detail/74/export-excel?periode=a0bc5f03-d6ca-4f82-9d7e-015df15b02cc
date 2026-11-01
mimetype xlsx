--- v2 (2026-09-01)
+++ v3 (2026-11-01)
@@ -542,86 +542,86 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
         <v>101</v>
       </c>
       <c r="E2">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F2">
         <v>3</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
       <c r="I2" t="s">
         <v>12</v>
       </c>
       <c r="J2" t="s">
         <v>12</v>
       </c>
       <c r="K2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E3">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F3">
         <v>23</v>
       </c>
       <c r="G3" t="s">
         <v>12</v>
       </c>
       <c r="H3" t="s">
         <v>12</v>
       </c>
       <c r="I3">
         <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>12</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
@@ -644,86 +644,86 @@
       </c>
       <c r="H4" t="s">
         <v>12</v>
       </c>
       <c r="I4">
         <v>2</v>
       </c>
       <c r="J4" t="s">
         <v>12</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="E5">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F5">
         <v>3</v>
       </c>
       <c r="G5" t="s">
         <v>12</v>
       </c>
       <c r="H5" t="s">
         <v>12</v>
       </c>
       <c r="I5" t="s">
         <v>12</v>
       </c>
       <c r="J5" t="s">
         <v>12</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E6">
         <v>124</v>
       </c>
       <c r="F6">
         <v>22</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
       <c r="H6" t="s">
         <v>12</v>
       </c>
       <c r="I6">
         <v>2</v>
       </c>
       <c r="J6" t="s">
         <v>12</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
@@ -784,51 +784,51 @@
       </c>
       <c r="H8" t="s">
         <v>12</v>
       </c>
       <c r="I8" t="s">
         <v>12</v>
       </c>
       <c r="J8" t="s">
         <v>12</v>
       </c>
       <c r="K8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E9">
         <v>139</v>
       </c>
       <c r="F9">
         <v>1</v>
       </c>
       <c r="G9" t="s">
         <v>12</v>
       </c>
       <c r="H9" t="s">
         <v>12</v>
       </c>
       <c r="I9" t="s">
         <v>12</v>
       </c>
       <c r="J9" t="s">
         <v>12</v>
       </c>
       <c r="K9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
@@ -997,51 +997,51 @@
       </c>
       <c r="I14" t="s">
         <v>12</v>
       </c>
       <c r="J14" t="s">
         <v>12</v>
       </c>
       <c r="K14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>25</v>
       </c>
       <c r="D15">
         <v>60</v>
       </c>
       <c r="E15">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F15">
         <v>15</v>
       </c>
       <c r="G15" t="s">
         <v>12</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15" t="s">
         <v>12</v>
       </c>
       <c r="J15" t="s">
         <v>12</v>
       </c>
       <c r="K15">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
@@ -1064,51 +1064,51 @@
       </c>
       <c r="H16" t="s">
         <v>12</v>
       </c>
       <c r="I16">
         <v>2</v>
       </c>
       <c r="J16" t="s">
         <v>12</v>
       </c>
       <c r="K16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>27</v>
       </c>
       <c r="D17">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E17">
         <v>92</v>
       </c>
       <c r="F17" t="s">
         <v>12</v>
       </c>
       <c r="G17" t="s">
         <v>12</v>
       </c>
       <c r="H17" t="s">
         <v>12</v>
       </c>
       <c r="I17" t="s">
         <v>12</v>
       </c>
       <c r="J17">
         <v>1</v>
       </c>
       <c r="K17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
@@ -1134,51 +1134,51 @@
       </c>
       <c r="H18" t="s">
         <v>12</v>
       </c>
       <c r="I18">
         <v>1</v>
       </c>
       <c r="J18" t="s">
         <v>12</v>
       </c>
       <c r="K18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>29</v>
       </c>
       <c r="D19">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E19">
         <v>231</v>
       </c>
       <c r="F19">
         <v>4</v>
       </c>
       <c r="G19" t="s">
         <v>12</v>
       </c>
       <c r="H19" t="s">
         <v>12</v>
       </c>
       <c r="I19">
         <v>1</v>
       </c>
       <c r="J19" t="s">
         <v>12</v>
       </c>
       <c r="K19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
@@ -1204,89 +1204,89 @@
       </c>
       <c r="H20" t="s">
         <v>12</v>
       </c>
       <c r="I20">
         <v>4</v>
       </c>
       <c r="J20">
         <v>2</v>
       </c>
       <c r="K20">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>31</v>
       </c>
       <c r="D21">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E21">
         <v>185</v>
       </c>
       <c r="F21">
         <v>84</v>
       </c>
       <c r="G21">
         <v>2</v>
       </c>
       <c r="H21" t="s">
         <v>12</v>
       </c>
       <c r="I21">
         <v>2</v>
       </c>
       <c r="J21" t="s">
         <v>12</v>
       </c>
       <c r="K21">
         <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>32</v>
       </c>
       <c r="D22">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E22">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="F22">
         <v>14</v>
       </c>
       <c r="G22" t="s">
         <v>12</v>
       </c>
       <c r="H22" t="s">
         <v>12</v>
       </c>
       <c r="I22" t="s">
         <v>12</v>
       </c>
       <c r="J22">
         <v>1</v>
       </c>
       <c r="K22" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
@@ -1452,51 +1452,51 @@
       </c>
       <c r="I27" t="s">
         <v>12</v>
       </c>
       <c r="J27" t="s">
         <v>12</v>
       </c>
       <c r="K27" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>38</v>
       </c>
       <c r="D28">
         <v>68</v>
       </c>
       <c r="E28">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="F28">
         <v>2</v>
       </c>
       <c r="G28" t="s">
         <v>12</v>
       </c>
       <c r="H28" t="s">
         <v>12</v>
       </c>
       <c r="I28" t="s">
         <v>12</v>
       </c>
       <c r="J28" t="s">
         <v>12</v>
       </c>
       <c r="K28" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
@@ -1554,54 +1554,54 @@
       </c>
       <c r="H30">
         <v>1</v>
       </c>
       <c r="I30" t="s">
         <v>12</v>
       </c>
       <c r="J30" t="s">
         <v>12</v>
       </c>
       <c r="K30">
         <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>41</v>
       </c>
       <c r="D31">
-        <v>1902</v>
+        <v>1913</v>
       </c>
       <c r="E31">
-        <v>5015</v>
+        <v>5023</v>
       </c>
       <c r="F31">
         <v>406</v>
       </c>
       <c r="G31">
         <v>7</v>
       </c>
       <c r="H31">
         <v>2</v>
       </c>
       <c r="I31">
         <v>41</v>
       </c>
       <c r="J31">
         <v>8</v>
       </c>
       <c r="K31">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">