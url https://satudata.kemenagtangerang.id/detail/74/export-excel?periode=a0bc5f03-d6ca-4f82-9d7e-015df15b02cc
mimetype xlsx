--- v0 (2026-05-03)
+++ v1 (2026-07-03)
@@ -12,86 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>kecamatan</t>
   </si>
   <si>
     <t>masjid</t>
   </si>
   <si>
     <t>musholla</t>
   </si>
   <si>
     <t>gereja_kristen</t>
   </si>
   <si>
     <t>gereja_katolik</t>
   </si>
   <si>
     <t>pura</t>
   </si>
   <si>
     <t>vihara</t>
   </si>
   <si>
     <t>kelenteng</t>
   </si>
   <si>
     <t>cetiya</t>
   </si>
   <si>
     <t>Balaraja</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>Cikupa</t>
   </si>
   <si>
     <t>Cisauk</t>
   </si>
   <si>
     <t>Cisoka</t>
   </si>
   <si>
     <t>Curug</t>
   </si>
   <si>
     <t>Gunung Kaler</t>
   </si>
   <si>
     <t>Jambe</t>
   </si>
   <si>
     <t>Jayanti</t>
   </si>
   <si>
     <t>Kelapa Dua</t>
   </si>
@@ -536,1087 +539,1081 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E2">
         <v>176</v>
       </c>
       <c r="F2">
         <v>3</v>
       </c>
-      <c r="G2">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="G2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" t="s">
+        <v>12</v>
+      </c>
+      <c r="J2" t="s">
+        <v>12</v>
+      </c>
+      <c r="K2" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3">
         <v>76</v>
       </c>
       <c r="E3">
-        <v>256</v>
+        <v>139</v>
       </c>
       <c r="F3">
         <v>18</v>
       </c>
-      <c r="G3">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G3" t="s">
+        <v>12</v>
+      </c>
+      <c r="H3" t="s">
+        <v>12</v>
       </c>
       <c r="I3">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="J3" t="s">
+        <v>12</v>
+      </c>
+      <c r="K3" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4">
         <v>57</v>
       </c>
       <c r="E4">
-        <v>68</v>
+        <v>298</v>
       </c>
       <c r="F4">
         <v>10</v>
       </c>
-      <c r="G4">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G4" t="s">
+        <v>12</v>
+      </c>
+      <c r="H4" t="s">
+        <v>12</v>
       </c>
       <c r="I4">
         <v>2</v>
       </c>
-      <c r="J4">
-        <v>0</v>
+      <c r="J4" t="s">
+        <v>12</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D5">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E5">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="F5">
         <v>3</v>
       </c>
-      <c r="G5">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="G5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J5" t="s">
+        <v>12</v>
       </c>
       <c r="K5">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D6">
         <v>77</v>
       </c>
       <c r="E6">
-        <v>125</v>
+        <v>161</v>
       </c>
       <c r="F6">
         <v>24</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
-      <c r="H6">
-        <v>0</v>
+      <c r="H6" t="s">
+        <v>12</v>
       </c>
       <c r="I6">
         <v>2</v>
       </c>
-      <c r="J6">
-        <v>0</v>
+      <c r="J6" t="s">
+        <v>12</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D7">
         <v>58</v>
       </c>
       <c r="E7">
-        <v>189</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>192</v>
+      </c>
+      <c r="F7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" t="s">
+        <v>12</v>
+      </c>
+      <c r="H7" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" t="s">
+        <v>12</v>
       </c>
       <c r="J7">
         <v>2</v>
       </c>
-      <c r="K7">
-        <v>0</v>
+      <c r="K7" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D8">
         <v>52</v>
       </c>
       <c r="E8">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="F8">
         <v>2</v>
       </c>
-      <c r="G8">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="G8" t="s">
+        <v>12</v>
+      </c>
+      <c r="H8" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" t="s">
+        <v>12</v>
+      </c>
+      <c r="J8" t="s">
+        <v>12</v>
+      </c>
+      <c r="K8" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D9">
         <v>40</v>
       </c>
       <c r="E9">
-        <v>139</v>
+        <v>163</v>
       </c>
       <c r="F9">
         <v>3</v>
       </c>
-      <c r="G9">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="G9" t="s">
+        <v>12</v>
+      </c>
+      <c r="H9" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" t="s">
+        <v>12</v>
+      </c>
+      <c r="J9" t="s">
+        <v>12</v>
+      </c>
+      <c r="K9" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D10">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E10">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="F10">
         <v>62</v>
       </c>
-      <c r="G10">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G10" t="s">
+        <v>12</v>
+      </c>
+      <c r="H10" t="s">
+        <v>12</v>
       </c>
       <c r="I10">
         <v>4</v>
       </c>
-      <c r="J10">
-        <v>0</v>
+      <c r="J10" t="s">
+        <v>12</v>
       </c>
       <c r="K10">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D11">
         <v>32</v>
       </c>
       <c r="E11">
-        <v>126</v>
-[...17 lines deleted...]
-        <v>0</v>
+        <v>128</v>
+      </c>
+      <c r="F11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" t="s">
+        <v>12</v>
+      </c>
+      <c r="H11" t="s">
+        <v>12</v>
+      </c>
+      <c r="I11" t="s">
+        <v>12</v>
+      </c>
+      <c r="J11" t="s">
+        <v>12</v>
+      </c>
+      <c r="K11" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D12">
         <v>43</v>
       </c>
       <c r="E12">
-        <v>153</v>
+        <v>298</v>
       </c>
       <c r="F12">
         <v>44</v>
       </c>
       <c r="G12">
         <v>1</v>
       </c>
-      <c r="H12">
-        <v>0</v>
+      <c r="H12" t="s">
+        <v>12</v>
       </c>
       <c r="I12">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="J12">
         <v>2</v>
       </c>
       <c r="K12">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D13">
         <v>53</v>
       </c>
       <c r="E13">
-        <v>190</v>
-[...17 lines deleted...]
-        <v>0</v>
+        <v>185</v>
+      </c>
+      <c r="F13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" t="s">
+        <v>12</v>
+      </c>
+      <c r="H13" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" t="s">
+        <v>12</v>
+      </c>
+      <c r="J13" t="s">
+        <v>12</v>
+      </c>
+      <c r="K13" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D14">
         <v>44</v>
       </c>
       <c r="E14">
-        <v>149</v>
-[...17 lines deleted...]
-        <v>0</v>
+        <v>234</v>
+      </c>
+      <c r="F14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J14" t="s">
+        <v>12</v>
+      </c>
+      <c r="K14" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D15">
         <v>60</v>
       </c>
       <c r="E15">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>152</v>
+      </c>
+      <c r="F15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" t="s">
+        <v>12</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
-      <c r="I15">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="I15" t="s">
+        <v>12</v>
+      </c>
+      <c r="J15" t="s">
+        <v>12</v>
       </c>
       <c r="K15">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D16">
         <v>38</v>
       </c>
       <c r="E16">
-        <v>162</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>231</v>
+      </c>
+      <c r="F16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" t="s">
+        <v>12</v>
+      </c>
+      <c r="H16" t="s">
+        <v>12</v>
       </c>
       <c r="I16">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="J16" t="s">
+        <v>12</v>
       </c>
       <c r="K16">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D17">
         <v>42</v>
       </c>
       <c r="E17">
-        <v>92</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>165</v>
+      </c>
+      <c r="G17" t="s">
+        <v>12</v>
+      </c>
+      <c r="H17" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" t="s">
+        <v>12</v>
       </c>
       <c r="J17">
         <v>1</v>
       </c>
-      <c r="K17">
-        <v>0</v>
+      <c r="K17" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D18">
         <v>65</v>
       </c>
       <c r="E18">
-        <v>155</v>
+        <v>124</v>
       </c>
       <c r="F18">
         <v>12</v>
       </c>
       <c r="G18">
         <v>1</v>
       </c>
-      <c r="H18">
-        <v>0</v>
+      <c r="H18" t="s">
+        <v>12</v>
       </c>
       <c r="I18">
         <v>1</v>
       </c>
-      <c r="J18">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="J18" t="s">
+        <v>12</v>
+      </c>
+      <c r="K18" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D19">
         <v>74</v>
       </c>
       <c r="E19">
-        <v>229</v>
+        <v>256</v>
       </c>
       <c r="F19">
         <v>3</v>
       </c>
-      <c r="G19">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G19" t="s">
+        <v>12</v>
+      </c>
+      <c r="H19" t="s">
+        <v>12</v>
       </c>
       <c r="I19">
         <v>1</v>
       </c>
-      <c r="J19">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="J19" t="s">
+        <v>12</v>
+      </c>
+      <c r="K19" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D20">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E20">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="F20">
         <v>15</v>
       </c>
       <c r="G20">
         <v>1</v>
       </c>
-      <c r="H20">
-        <v>0</v>
+      <c r="H20" t="s">
+        <v>12</v>
       </c>
       <c r="I20">
         <v>4</v>
       </c>
       <c r="J20">
         <v>2</v>
       </c>
       <c r="K20">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D21">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E21">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="F21">
         <v>64</v>
       </c>
       <c r="G21">
         <v>2</v>
       </c>
-      <c r="H21">
-        <v>0</v>
+      <c r="H21" t="s">
+        <v>12</v>
       </c>
       <c r="I21">
         <v>2</v>
       </c>
-      <c r="J21">
-        <v>0</v>
+      <c r="J21" t="s">
+        <v>12</v>
       </c>
       <c r="K21">
         <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D22">
         <v>115</v>
       </c>
       <c r="E22">
-        <v>296</v>
+        <v>155</v>
       </c>
       <c r="F22">
         <v>13</v>
       </c>
-      <c r="G22">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="G22" t="s">
+        <v>12</v>
+      </c>
+      <c r="H22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I22" t="s">
+        <v>12</v>
       </c>
       <c r="J22">
         <v>1</v>
       </c>
-      <c r="K22">
-        <v>0</v>
+      <c r="K22" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D23">
         <v>66</v>
       </c>
       <c r="E23">
-        <v>165</v>
+        <v>68</v>
       </c>
       <c r="F23">
         <v>6</v>
       </c>
-      <c r="G23">
-[...12 lines deleted...]
-        <v>1</v>
+      <c r="G23" t="s">
+        <v>12</v>
+      </c>
+      <c r="H23" t="s">
+        <v>12</v>
+      </c>
+      <c r="I23" t="s">
+        <v>12</v>
+      </c>
+      <c r="J23" t="s">
+        <v>12</v>
+      </c>
+      <c r="K23" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D24">
         <v>39</v>
       </c>
       <c r="E24">
-        <v>187</v>
+        <v>138</v>
       </c>
       <c r="F24">
         <v>6</v>
       </c>
-      <c r="G24">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G24" t="s">
+        <v>12</v>
+      </c>
+      <c r="H24" t="s">
+        <v>12</v>
       </c>
       <c r="I24">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>6</v>
+      </c>
+      <c r="J24" t="s">
+        <v>12</v>
+      </c>
+      <c r="K24" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D25">
         <v>59</v>
       </c>
       <c r="E25">
-        <v>186</v>
+        <v>144</v>
       </c>
       <c r="F25">
         <v>1</v>
       </c>
-      <c r="G25">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="G25" t="s">
+        <v>12</v>
+      </c>
+      <c r="H25" t="s">
+        <v>12</v>
+      </c>
+      <c r="I25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J25" t="s">
+        <v>12</v>
+      </c>
+      <c r="K25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D26">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E26">
         <v>187</v>
       </c>
       <c r="F26">
         <v>13</v>
       </c>
       <c r="G26">
         <v>1</v>
       </c>
-      <c r="H26">
-        <v>0</v>
+      <c r="H26" t="s">
+        <v>12</v>
       </c>
       <c r="I26">
         <v>1</v>
       </c>
-      <c r="J26">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="J26" t="s">
+        <v>12</v>
+      </c>
+      <c r="K26" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D27">
         <v>36</v>
       </c>
       <c r="E27">
-        <v>127</v>
-[...17 lines deleted...]
-        <v>0</v>
+        <v>187</v>
+      </c>
+      <c r="G27" t="s">
+        <v>12</v>
+      </c>
+      <c r="H27" t="s">
+        <v>12</v>
+      </c>
+      <c r="I27" t="s">
+        <v>12</v>
+      </c>
+      <c r="J27" t="s">
+        <v>12</v>
+      </c>
+      <c r="K27" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D28">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E28">
-        <v>137</v>
+        <v>188</v>
       </c>
       <c r="F28">
         <v>2</v>
       </c>
-      <c r="G28">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="G28" t="s">
+        <v>12</v>
+      </c>
+      <c r="H28" t="s">
+        <v>12</v>
+      </c>
+      <c r="I28" t="s">
+        <v>12</v>
+      </c>
+      <c r="J28" t="s">
+        <v>12</v>
+      </c>
+      <c r="K28" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D29">
         <v>60</v>
       </c>
       <c r="E29">
-        <v>234</v>
+        <v>189</v>
       </c>
       <c r="F29">
         <v>14</v>
       </c>
-      <c r="G29">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G29" t="s">
+        <v>12</v>
+      </c>
+      <c r="H29" t="s">
+        <v>12</v>
       </c>
       <c r="I29">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>7</v>
+      </c>
+      <c r="J29" t="s">
+        <v>12</v>
       </c>
       <c r="K29">
         <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D30">
         <v>110</v>
       </c>
       <c r="E30">
-        <v>297</v>
+        <v>92</v>
       </c>
       <c r="F30">
         <v>16</v>
       </c>
-      <c r="G30">
-        <v>0</v>
+      <c r="G30" t="s">
+        <v>12</v>
       </c>
       <c r="H30">
         <v>1</v>
       </c>
-      <c r="I30">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="I30" t="s">
+        <v>12</v>
+      </c>
+      <c r="J30" t="s">
+        <v>12</v>
       </c>
       <c r="K30">
         <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D31">
-        <v>1886</v>
+        <v>1899</v>
       </c>
       <c r="E31">
-        <v>4992</v>
+        <v>5010</v>
       </c>
       <c r="F31">
         <v>347</v>
       </c>
       <c r="G31">
         <v>7</v>
       </c>
       <c r="H31">
         <v>2</v>
       </c>
       <c r="I31">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="J31">
         <v>8</v>
       </c>
       <c r="K31">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">