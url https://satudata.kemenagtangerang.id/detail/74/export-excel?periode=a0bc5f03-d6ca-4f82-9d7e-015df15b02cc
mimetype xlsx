--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -577,1028 +577,1034 @@
       </c>
       <c r="I2" t="s">
         <v>12</v>
       </c>
       <c r="J2" t="s">
         <v>12</v>
       </c>
       <c r="K2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3">
         <v>76</v>
       </c>
       <c r="E3">
-        <v>139</v>
+        <v>256</v>
       </c>
       <c r="F3">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G3" t="s">
         <v>12</v>
       </c>
       <c r="H3" t="s">
         <v>12</v>
       </c>
       <c r="I3">
         <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>12</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4">
         <v>57</v>
       </c>
       <c r="E4">
-        <v>298</v>
+        <v>68</v>
       </c>
       <c r="F4">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>12</v>
       </c>
       <c r="H4" t="s">
         <v>12</v>
       </c>
       <c r="I4">
         <v>2</v>
       </c>
       <c r="J4" t="s">
         <v>12</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E5">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="F5">
         <v>3</v>
       </c>
       <c r="G5" t="s">
         <v>12</v>
       </c>
       <c r="H5" t="s">
         <v>12</v>
       </c>
       <c r="I5" t="s">
         <v>12</v>
       </c>
       <c r="J5" t="s">
         <v>12</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>77</v>
       </c>
       <c r="E6">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="F6">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
       <c r="H6" t="s">
         <v>12</v>
       </c>
       <c r="I6">
         <v>2</v>
       </c>
       <c r="J6" t="s">
         <v>12</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>58</v>
       </c>
       <c r="E7">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>12</v>
       </c>
       <c r="H7" t="s">
         <v>12</v>
       </c>
       <c r="I7" t="s">
         <v>12</v>
       </c>
       <c r="J7">
         <v>2</v>
       </c>
       <c r="K7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
         <v>52</v>
       </c>
       <c r="E8">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="F8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G8" t="s">
         <v>12</v>
       </c>
       <c r="H8" t="s">
         <v>12</v>
       </c>
       <c r="I8" t="s">
         <v>12</v>
       </c>
       <c r="J8" t="s">
         <v>12</v>
       </c>
       <c r="K8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E9">
-        <v>163</v>
+        <v>139</v>
       </c>
       <c r="F9">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G9" t="s">
         <v>12</v>
       </c>
       <c r="H9" t="s">
         <v>12</v>
       </c>
       <c r="I9" t="s">
         <v>12</v>
       </c>
       <c r="J9" t="s">
         <v>12</v>
       </c>
       <c r="K9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10">
         <v>84</v>
       </c>
       <c r="E10">
-        <v>126</v>
+        <v>144</v>
       </c>
       <c r="F10">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
       <c r="H10" t="s">
         <v>12</v>
       </c>
       <c r="I10">
         <v>4</v>
       </c>
       <c r="J10" t="s">
         <v>12</v>
       </c>
       <c r="K10">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11">
         <v>32</v>
       </c>
       <c r="E11">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="G11" t="s">
         <v>12</v>
       </c>
       <c r="H11" t="s">
         <v>12</v>
       </c>
       <c r="I11" t="s">
         <v>12</v>
       </c>
       <c r="J11" t="s">
         <v>12</v>
       </c>
       <c r="K11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>22</v>
       </c>
       <c r="D12">
         <v>43</v>
       </c>
       <c r="E12">
-        <v>298</v>
+        <v>152</v>
       </c>
       <c r="F12">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G12">
         <v>1</v>
       </c>
       <c r="H12" t="s">
         <v>12</v>
       </c>
       <c r="I12">
         <v>8</v>
       </c>
       <c r="J12">
         <v>2</v>
       </c>
       <c r="K12">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>23</v>
       </c>
       <c r="D13">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E13">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="G13" t="s">
         <v>12</v>
       </c>
       <c r="H13" t="s">
         <v>12</v>
       </c>
       <c r="I13" t="s">
         <v>12</v>
       </c>
       <c r="J13" t="s">
         <v>12</v>
       </c>
       <c r="K13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>24</v>
       </c>
       <c r="D14">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E14">
-        <v>234</v>
+        <v>149</v>
       </c>
       <c r="F14" t="s">
         <v>12</v>
       </c>
       <c r="G14" t="s">
         <v>12</v>
       </c>
       <c r="H14" t="s">
         <v>12</v>
       </c>
       <c r="I14" t="s">
         <v>12</v>
       </c>
       <c r="J14" t="s">
         <v>12</v>
       </c>
       <c r="K14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>25</v>
       </c>
       <c r="D15">
         <v>60</v>
       </c>
       <c r="E15">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>178</v>
+      </c>
+      <c r="F15">
+        <v>15</v>
       </c>
       <c r="G15" t="s">
         <v>12</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15" t="s">
         <v>12</v>
       </c>
       <c r="J15" t="s">
         <v>12</v>
       </c>
       <c r="K15">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>26</v>
       </c>
       <c r="D16">
         <v>38</v>
       </c>
       <c r="E16">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>163</v>
+      </c>
+      <c r="F16">
+        <v>3</v>
       </c>
       <c r="G16" t="s">
         <v>12</v>
       </c>
       <c r="H16" t="s">
         <v>12</v>
       </c>
       <c r="I16">
         <v>2</v>
       </c>
       <c r="J16" t="s">
         <v>12</v>
       </c>
       <c r="K16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>27</v>
       </c>
       <c r="D17">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E17">
-        <v>165</v>
+        <v>92</v>
+      </c>
+      <c r="F17" t="s">
+        <v>12</v>
       </c>
       <c r="G17" t="s">
         <v>12</v>
       </c>
       <c r="H17" t="s">
         <v>12</v>
       </c>
       <c r="I17" t="s">
         <v>12</v>
       </c>
       <c r="J17">
         <v>1</v>
       </c>
       <c r="K17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>28</v>
       </c>
       <c r="D18">
         <v>65</v>
       </c>
       <c r="E18">
-        <v>124</v>
+        <v>155</v>
       </c>
       <c r="F18">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G18">
         <v>1</v>
       </c>
       <c r="H18" t="s">
         <v>12</v>
       </c>
       <c r="I18">
         <v>1</v>
       </c>
       <c r="J18" t="s">
         <v>12</v>
       </c>
       <c r="K18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>29</v>
       </c>
       <c r="D19">
         <v>74</v>
       </c>
       <c r="E19">
-        <v>256</v>
+        <v>231</v>
       </c>
       <c r="F19">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G19" t="s">
         <v>12</v>
       </c>
       <c r="H19" t="s">
         <v>12</v>
       </c>
       <c r="I19">
         <v>1</v>
       </c>
       <c r="J19" t="s">
         <v>12</v>
       </c>
       <c r="K19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>30</v>
       </c>
       <c r="D20">
         <v>70</v>
       </c>
       <c r="E20">
         <v>153</v>
       </c>
       <c r="F20">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="G20">
         <v>1</v>
       </c>
       <c r="H20" t="s">
         <v>12</v>
       </c>
       <c r="I20">
         <v>4</v>
       </c>
       <c r="J20">
         <v>2</v>
       </c>
       <c r="K20">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>31</v>
       </c>
       <c r="D21">
         <v>118</v>
       </c>
       <c r="E21">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="F21">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="G21">
         <v>2</v>
       </c>
       <c r="H21" t="s">
         <v>12</v>
       </c>
       <c r="I21">
         <v>2</v>
       </c>
       <c r="J21" t="s">
         <v>12</v>
       </c>
       <c r="K21">
         <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>32</v>
       </c>
       <c r="D22">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E22">
-        <v>155</v>
+        <v>301</v>
       </c>
       <c r="F22">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G22" t="s">
         <v>12</v>
       </c>
       <c r="H22" t="s">
         <v>12</v>
       </c>
       <c r="I22" t="s">
         <v>12</v>
       </c>
       <c r="J22">
         <v>1</v>
       </c>
       <c r="K22" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>33</v>
       </c>
       <c r="D23">
         <v>66</v>
       </c>
       <c r="E23">
-        <v>68</v>
+        <v>165</v>
       </c>
       <c r="F23">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G23" t="s">
         <v>12</v>
       </c>
       <c r="H23" t="s">
         <v>12</v>
       </c>
       <c r="I23" t="s">
         <v>12</v>
       </c>
       <c r="J23" t="s">
         <v>12</v>
       </c>
       <c r="K23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>34</v>
       </c>
       <c r="D24">
         <v>39</v>
       </c>
       <c r="E24">
-        <v>138</v>
+        <v>187</v>
       </c>
       <c r="F24">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="G24" t="s">
         <v>12</v>
       </c>
       <c r="H24" t="s">
         <v>12</v>
       </c>
       <c r="I24">
         <v>6</v>
       </c>
       <c r="J24" t="s">
         <v>12</v>
       </c>
       <c r="K24" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>35</v>
       </c>
       <c r="D25">
         <v>59</v>
       </c>
       <c r="E25">
-        <v>144</v>
+        <v>187</v>
       </c>
       <c r="F25">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G25" t="s">
         <v>12</v>
       </c>
       <c r="H25" t="s">
         <v>12</v>
       </c>
       <c r="I25" t="s">
         <v>12</v>
       </c>
       <c r="J25" t="s">
         <v>12</v>
       </c>
       <c r="K25" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>36</v>
       </c>
       <c r="D26">
         <v>89</v>
       </c>
       <c r="E26">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="F26">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G26">
         <v>1</v>
       </c>
       <c r="H26" t="s">
         <v>12</v>
       </c>
       <c r="I26">
         <v>1</v>
       </c>
       <c r="J26" t="s">
         <v>12</v>
       </c>
       <c r="K26" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>37</v>
       </c>
       <c r="D27">
         <v>36</v>
       </c>
       <c r="E27">
-        <v>187</v>
+        <v>128</v>
+      </c>
+      <c r="F27" t="s">
+        <v>12</v>
       </c>
       <c r="G27" t="s">
         <v>12</v>
       </c>
       <c r="H27" t="s">
         <v>12</v>
       </c>
       <c r="I27" t="s">
         <v>12</v>
       </c>
       <c r="J27" t="s">
         <v>12</v>
       </c>
       <c r="K27" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>38</v>
       </c>
       <c r="D28">
         <v>68</v>
       </c>
       <c r="E28">
-        <v>188</v>
+        <v>138</v>
       </c>
       <c r="F28">
         <v>2</v>
       </c>
       <c r="G28" t="s">
         <v>12</v>
       </c>
       <c r="H28" t="s">
         <v>12</v>
       </c>
       <c r="I28" t="s">
         <v>12</v>
       </c>
       <c r="J28" t="s">
         <v>12</v>
       </c>
       <c r="K28" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>39</v>
       </c>
       <c r="D29">
         <v>60</v>
       </c>
       <c r="E29">
-        <v>189</v>
+        <v>234</v>
       </c>
       <c r="F29">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G29" t="s">
         <v>12</v>
       </c>
       <c r="H29" t="s">
         <v>12</v>
       </c>
       <c r="I29">
         <v>7</v>
       </c>
       <c r="J29" t="s">
         <v>12</v>
       </c>
       <c r="K29">
         <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>40</v>
       </c>
       <c r="D30">
         <v>110</v>
       </c>
       <c r="E30">
-        <v>92</v>
+        <v>298</v>
       </c>
       <c r="F30">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G30" t="s">
         <v>12</v>
       </c>
       <c r="H30">
         <v>1</v>
       </c>
       <c r="I30" t="s">
         <v>12</v>
       </c>
       <c r="J30" t="s">
         <v>12</v>
       </c>
       <c r="K30">
         <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>41</v>
       </c>
       <c r="D31">
-        <v>1899</v>
+        <v>1902</v>
       </c>
       <c r="E31">
-        <v>5010</v>
+        <v>5015</v>
       </c>
       <c r="F31">
-        <v>347</v>
+        <v>406</v>
       </c>
       <c r="G31">
         <v>7</v>
       </c>
       <c r="H31">
         <v>2</v>
       </c>
       <c r="I31">
         <v>41</v>
       </c>
       <c r="J31">
         <v>8</v>
       </c>
       <c r="K31">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>