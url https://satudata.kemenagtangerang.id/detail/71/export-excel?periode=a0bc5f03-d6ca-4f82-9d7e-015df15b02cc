--- v2 (2026-09-01)
+++ v3 (2026-11-01)
@@ -472,192 +472,192 @@
       </c>
       <c r="D2">
         <v>93</v>
       </c>
       <c r="E2">
         <v>2</v>
       </c>
       <c r="F2">
         <v>1</v>
       </c>
       <c r="G2">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>9</v>
       </c>
       <c r="G3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>9</v>
       </c>
       <c r="G4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>9</v>
       </c>
       <c r="G5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" t="s">
         <v>9</v>
       </c>
       <c r="G6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
         <v>9</v>
       </c>
       <c r="G7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>14</v>
       </c>
       <c r="D8">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>381</v>
+      </c>
+      <c r="E8">
+        <v>1</v>
       </c>
       <c r="F8" t="s">
         <v>9</v>
       </c>
       <c r="G8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>15</v>
       </c>
       <c r="D9">
-        <v>1816</v>
+        <v>1801</v>
       </c>
       <c r="E9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F9">
         <v>1</v>
       </c>
       <c r="G9">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>