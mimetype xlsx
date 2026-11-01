--- v2 (2026-09-01)
+++ v3 (2026-11-01)
@@ -12,203 +12,203 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
-    <t>unitkerja</t>
+    <t>unit_kerja</t>
   </si>
   <si>
     <t>pns</t>
   </si>
   <si>
     <t>pppk</t>
   </si>
   <si>
     <t>pppk_paaruh_waktu</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <t>Kantor</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Kantor Kementerian Agama Kabupaten Tangerang</t>
   </si>
   <si>
-    <t>Subbagian Tata Usaha</t>
+    <t>Sub Bagian Tata Usaha</t>
   </si>
   <si>
     <t>Seksi Pendidikan Madrasah</t>
   </si>
   <si>
     <t>Seksi Bimbingan Masyarakat Islam</t>
   </si>
   <si>
     <t>Seksi Pendidikan Agama Islam</t>
   </si>
   <si>
+    <t>Seksi Pendidikan Diniyah dan Pondok Pesantren</t>
+  </si>
+  <si>
     <t>Penyelenggara Zakat dan Wakaf</t>
   </si>
   <si>
     <t>Penyelenggara Kristen</t>
   </si>
   <si>
     <t>Penyelenggara Katolik</t>
   </si>
   <si>
     <t>Penyelenggara Buddha</t>
   </si>
   <si>
-    <t>Seksi Pendidikan Diniyah dan Pondok Pesantren</t>
-[...1 lines deleted...]
-  <si>
     <t>Pokjawas</t>
   </si>
   <si>
-    <t>Kelompok Jabatan Fungsional</t>
+    <t>Pengawas</t>
   </si>
   <si>
     <t>KUA</t>
   </si>
   <si>
-    <t>Kantor Urusan Agama  Gunung Kaler</t>
-[...83 lines deleted...]
-    <t>Kantor Urusan Agama Tigaraksa</t>
+    <t>KUA Kecamatan Gunung Kaler</t>
+  </si>
+  <si>
+    <t>KUA Kecamatan Mekar Baru</t>
+  </si>
+  <si>
+    <t>KUA Kecamatan Sepatan Timur</t>
+  </si>
+  <si>
+    <t>KUA Kecamatan Sindang Jaya</t>
+  </si>
+  <si>
+    <t>KUA Kecamatan Solear</t>
+  </si>
+  <si>
+    <t>KUA Kecamatan Sukamulya</t>
+  </si>
+  <si>
+    <t>KUA Kecamatan Balaraja</t>
+  </si>
+  <si>
+    <t>KUA Kecamatan Cikupa</t>
+  </si>
+  <si>
+    <t>KUA Kecamatan Cisauk</t>
+  </si>
+  <si>
+    <t>KUA Kecamatan Cisoka</t>
+  </si>
+  <si>
+    <t>KUA Kecamatan Curug</t>
+  </si>
+  <si>
+    <t>KUA Kecamatan Jambe</t>
+  </si>
+  <si>
+    <t>KUA Kecamatan Jayanti</t>
+  </si>
+  <si>
+    <t>KUA Kecamatan Kelapa Dua</t>
+  </si>
+  <si>
+    <t>KUA Kecamatan Kemiri</t>
+  </si>
+  <si>
+    <t>KUA Kecamatan Kosambi</t>
+  </si>
+  <si>
+    <t>KUA Kecamatan Kresek</t>
+  </si>
+  <si>
+    <t>KUA Kecamatan Kronjo</t>
+  </si>
+  <si>
+    <t>KUA Kecamatan Legok</t>
+  </si>
+  <si>
+    <t>KUA Kecamatan Mauk</t>
+  </si>
+  <si>
+    <t>KUA Kecamatan Pagedangan</t>
+  </si>
+  <si>
+    <t>KUA Kecamatan Pakuhaji</t>
+  </si>
+  <si>
+    <t>KUA Kecamatan Panongan</t>
+  </si>
+  <si>
+    <t>KUA Kecamatan Pasar Kemis</t>
+  </si>
+  <si>
+    <t>KUA Kecamatan Rajeg</t>
+  </si>
+  <si>
+    <t>KUA Kecamatan Sepatan</t>
+  </si>
+  <si>
+    <t>KUA Kecamatan Sukadiri</t>
+  </si>
+  <si>
+    <t>KUA Kecamatan Teluknaga</t>
+  </si>
+  <si>
+    <t>KUA Kecamatan Tigaraksa</t>
   </si>
   <si>
     <t>MAN</t>
   </si>
   <si>
     <t>MAN 1 Tangerang</t>
   </si>
   <si>
     <t>Urusan Tata Usaha MAN 1 Tangerang</t>
   </si>
   <si>
     <t>MAN 2 Tangerang</t>
   </si>
   <si>
     <t>Urusan Tata Usaha MAN 2 Tangerang</t>
   </si>
   <si>
     <t>MAN 3 Tangerang</t>
   </si>
   <si>
     <t>Urusan Tata Usaha MAN 3 Tangerang</t>
   </si>
   <si>
     <t>MAN 4 Tangerang</t>
   </si>
@@ -248,102 +248,105 @@
   <si>
     <t>Urusan Tata Usaha MTsN 4 Tangerang</t>
   </si>
   <si>
     <t>MTsN 5 Tangerang</t>
   </si>
   <si>
     <t>Urusan Tata Usaha MTsN 5 Tangerang</t>
   </si>
   <si>
     <t>MTsN 6 Tangerang</t>
   </si>
   <si>
     <t>Urusan Tata Usaha MTsN 6 Tangerang</t>
   </si>
   <si>
     <t>MTsN 7 Tangerang</t>
   </si>
   <si>
     <t>Urusan Tata Usaha MTsN 7 Tangerang</t>
   </si>
   <si>
     <t>MTsN 8 Tangerang</t>
   </si>
   <si>
+    <t>Urusan Tata Usaha MTsN 8 Tangerang</t>
+  </si>
+  <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MIN 1 Tangerang</t>
   </si>
   <si>
     <t>MIN 2 Tangerang</t>
   </si>
   <si>
     <t>MIN 3 Tangerang</t>
   </si>
   <si>
     <t>MIN 4 Tangerang</t>
   </si>
   <si>
     <t>MIN 5 Tangerang</t>
   </si>
   <si>
     <t>MIN 6 Tangerang</t>
   </si>
   <si>
     <t>MIN 7 Tangerang</t>
   </si>
   <si>
     <t>Guru DPK</t>
   </si>
   <si>
-    <t>MAS dilingkungan Kabupaten Tangerang</t>
-[...23 lines deleted...]
-    <t>SLTP Swasta dilingkungan Kabupaten Tangerang</t>
+    <t>MAS di lingkungan Kabupaten Tangerang</t>
+  </si>
+  <si>
+    <t>MIS di lingkungan Kabupaten Tangerang</t>
+  </si>
+  <si>
+    <t>MTsS di lingkungan Kabupaten Tangerang</t>
+  </si>
+  <si>
+    <t>RA/BA di lingkungan Kabupaten Tangerang</t>
+  </si>
+  <si>
+    <t>SD Negeri di lingkungan Kabupaten Tangerang</t>
+  </si>
+  <si>
+    <t>SLTA Negeri di lingkungan Kabupaten Tangerang</t>
+  </si>
+  <si>
+    <t>SLTA Swasta di lingkungan Kabupaten Tangerang</t>
+  </si>
+  <si>
+    <t>SLTP Negeri di lingkungan Kabupaten Tangerang</t>
+  </si>
+  <si>
+    <t>SLTP Swasta di lingkungan Kabupaten Tangerang</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -650,51 +653,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G90"/>
+  <dimension ref="A1:G91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -945,106 +948,106 @@
       </c>
       <c r="D12">
         <v>1</v>
       </c>
       <c r="E12">
         <v>6</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>19</v>
       </c>
       <c r="D13">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>20</v>
       </c>
       <c r="D14">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>21</v>
       </c>
       <c r="D15">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="E15">
         <v>244</v>
       </c>
       <c r="F15">
         <v>7</v>
       </c>
       <c r="G15">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>22</v>
       </c>
       <c r="D16">
         <v>3</v>
       </c>
       <c r="E16">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>10</v>
       </c>
     </row>
@@ -1083,60 +1086,60 @@
       </c>
       <c r="D18">
         <v>4</v>
       </c>
       <c r="E18">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>25</v>
       </c>
       <c r="D19">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E19">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>26</v>
       </c>
       <c r="D20">
         <v>5</v>
       </c>
       <c r="E20">
         <v>9</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>14</v>
       </c>
     </row>
@@ -1244,83 +1247,83 @@
       </c>
       <c r="D25">
         <v>5</v>
       </c>
       <c r="E25">
         <v>8</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>32</v>
       </c>
       <c r="D26">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E26">
         <v>9</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>33</v>
       </c>
       <c r="D27">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E27">
         <v>11</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>34</v>
       </c>
       <c r="D28">
         <v>4</v>
       </c>
       <c r="E28">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>11</v>
       </c>
     </row>
@@ -1566,106 +1569,106 @@
       </c>
       <c r="D39">
         <v>7</v>
       </c>
       <c r="E39">
         <v>9</v>
       </c>
       <c r="F39">
         <v>1</v>
       </c>
       <c r="G39">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>46</v>
       </c>
       <c r="D40">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E40">
         <v>13</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>47</v>
       </c>
       <c r="D41">
         <v>3</v>
       </c>
       <c r="E41">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>48</v>
       </c>
       <c r="D42">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E42">
         <v>5</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>49</v>
       </c>
       <c r="D43">
         <v>6</v>
       </c>
       <c r="E43">
         <v>8</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>14</v>
       </c>
     </row>
@@ -1684,80 +1687,80 @@
       </c>
       <c r="E44">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>51</v>
       </c>
       <c r="D45">
         <v>134</v>
       </c>
       <c r="E45">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F45">
         <v>3</v>
       </c>
       <c r="G45">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>52</v>
       </c>
       <c r="D46">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E46">
         <v>16</v>
       </c>
       <c r="F46">
         <v>1</v>
       </c>
       <c r="G46">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>53</v>
       </c>
       <c r="D47">
         <v>3</v>
       </c>
       <c r="E47">
         <v>8</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>11</v>
       </c>
     </row>
@@ -1796,198 +1799,198 @@
       </c>
       <c r="D49">
         <v>2</v>
       </c>
       <c r="E49">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>56</v>
       </c>
       <c r="D50">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E50">
         <v>19</v>
       </c>
-      <c r="F50">
-        <v>1</v>
+      <c r="F50" t="s">
+        <v>8</v>
       </c>
       <c r="G50">
         <v>40</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>57</v>
       </c>
       <c r="D51">
         <v>4</v>
       </c>
       <c r="E51">
         <v>11</v>
       </c>
-      <c r="F51" t="s">
-        <v>8</v>
+      <c r="F51">
+        <v>1</v>
       </c>
       <c r="G51">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>58</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52">
         <v>19</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>47</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>59</v>
       </c>
       <c r="D53">
         <v>2</v>
       </c>
       <c r="E53">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>60</v>
       </c>
       <c r="D54">
         <v>14</v>
       </c>
       <c r="E54">
         <v>13</v>
       </c>
-      <c r="F54">
-        <v>1</v>
+      <c r="F54" t="s">
+        <v>8</v>
       </c>
       <c r="G54">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>61</v>
       </c>
       <c r="D55">
         <v>2</v>
       </c>
       <c r="E55">
         <v>4</v>
       </c>
-      <c r="F55" t="s">
-        <v>8</v>
+      <c r="F55">
+        <v>1</v>
       </c>
       <c r="G55">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>62</v>
       </c>
       <c r="D56">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="E56">
         <v>139</v>
       </c>
       <c r="F56">
         <v>4</v>
       </c>
       <c r="G56">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>63</v>
       </c>
       <c r="D57">
         <v>33</v>
       </c>
       <c r="E57">
         <v>13</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>46</v>
       </c>
     </row>
@@ -2003,129 +2006,129 @@
       </c>
       <c r="D58">
         <v>1</v>
       </c>
       <c r="E58">
         <v>5</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>6</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>65</v>
       </c>
       <c r="D59">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E59">
         <v>12</v>
       </c>
-      <c r="F59">
-        <v>1</v>
+      <c r="F59" t="s">
+        <v>8</v>
       </c>
       <c r="G59">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>66</v>
       </c>
       <c r="D60">
         <v>2</v>
       </c>
       <c r="E60">
         <v>9</v>
       </c>
-      <c r="F60" t="s">
-        <v>8</v>
+      <c r="F60">
+        <v>1</v>
       </c>
       <c r="G60">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>67</v>
       </c>
       <c r="D61">
         <v>29</v>
       </c>
       <c r="E61">
         <v>6</v>
       </c>
-      <c r="F61">
-        <v>1</v>
+      <c r="F61" t="s">
+        <v>8</v>
       </c>
       <c r="G61">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>68</v>
       </c>
       <c r="D62">
         <v>2</v>
       </c>
       <c r="E62">
         <v>4</v>
       </c>
-      <c r="F62" t="s">
-        <v>8</v>
+      <c r="F62">
+        <v>1</v>
       </c>
       <c r="G62">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>69</v>
       </c>
       <c r="D63">
         <v>31</v>
       </c>
       <c r="E63">
         <v>14</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>45</v>
       </c>
     </row>
@@ -2146,78 +2149,78 @@
         <v>10</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>71</v>
       </c>
       <c r="D65">
         <v>43</v>
       </c>
       <c r="E65">
         <v>4</v>
       </c>
-      <c r="F65">
-        <v>2</v>
+      <c r="F65" t="s">
+        <v>8</v>
       </c>
       <c r="G65">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>72</v>
       </c>
       <c r="D66">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E66">
         <v>7</v>
       </c>
-      <c r="F66" t="s">
-        <v>8</v>
+      <c r="F66">
+        <v>2</v>
       </c>
       <c r="G66">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>73</v>
       </c>
       <c r="D67">
         <v>15</v>
       </c>
       <c r="E67">
         <v>16</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>31</v>
       </c>
     </row>
@@ -2279,497 +2282,520 @@
       </c>
       <c r="D70" t="s">
         <v>8</v>
       </c>
       <c r="E70">
         <v>5</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>77</v>
       </c>
       <c r="D71">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E71">
         <v>14</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>78</v>
       </c>
-      <c r="D72">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="D72" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
       </c>
       <c r="G72">
-        <v>303</v>
+        <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>79</v>
       </c>
       <c r="D73">
-        <v>20</v>
+        <v>144</v>
       </c>
       <c r="E73">
-        <v>24</v>
+        <v>154</v>
       </c>
       <c r="F73">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G73">
-        <v>45</v>
+        <v>301</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>80</v>
       </c>
       <c r="D74">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E74">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>24</v>
+      </c>
+      <c r="F74">
+        <v>1</v>
       </c>
       <c r="G74">
         <v>45</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>81</v>
       </c>
       <c r="D75">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E75">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
-        <v>32</v>
+        <v>45</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>82</v>
       </c>
       <c r="D76">
         <v>17</v>
       </c>
       <c r="E76">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>15</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
       </c>
       <c r="G76">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>83</v>
       </c>
       <c r="D77">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E77">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F77">
         <v>1</v>
       </c>
       <c r="G77">
-        <v>47</v>
+        <v>38</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>84</v>
       </c>
       <c r="D78">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E78">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>25</v>
+      </c>
+      <c r="F78">
+        <v>1</v>
       </c>
       <c r="G78">
-        <v>49</v>
+        <v>46</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>85</v>
       </c>
       <c r="D79">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="E79">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>48</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>86</v>
       </c>
       <c r="D80">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>20</v>
+      </c>
+      <c r="E80">
+        <v>27</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
-        <v>386</v>
+        <v>47</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>87</v>
       </c>
       <c r="D81">
-        <v>9</v>
+        <v>382</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
-        <v>9</v>
+        <v>382</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>88</v>
       </c>
       <c r="D82">
-        <v>256</v>
+        <v>9</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
-        <v>256</v>
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>89</v>
       </c>
       <c r="D83">
-        <v>54</v>
+        <v>252</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
-        <v>54</v>
+        <v>252</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>90</v>
       </c>
       <c r="D84">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
-        <v>12</v>
+        <v>53</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>91</v>
       </c>
       <c r="D85">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
-        <v>44</v>
+        <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>92</v>
       </c>
       <c r="D86">
-        <v>1</v>
+        <v>45</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
-        <v>1</v>
+        <v>45</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>93</v>
       </c>
       <c r="D87">
         <v>1</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>94</v>
       </c>
-      <c r="D88">
+      <c r="D88" t="s">
         <v>8</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
-        <v>8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>95</v>
       </c>
       <c r="D89">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>96</v>
       </c>
       <c r="D90">
-        <v>2196</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>2</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
       </c>
       <c r="G90">
-        <v>1821</v>
+        <v>2</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7">
+      <c r="A91">
+        <v>90</v>
+      </c>
+      <c r="B91">
+        <v>90</v>
+      </c>
+      <c r="C91" t="s">
+        <v>97</v>
+      </c>
+      <c r="D91">
+        <v>1085</v>
+      </c>
+      <c r="E91">
+        <v>705</v>
+      </c>
+      <c r="F91">
+        <v>17</v>
+      </c>
+      <c r="G91">
+        <v>1807</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">