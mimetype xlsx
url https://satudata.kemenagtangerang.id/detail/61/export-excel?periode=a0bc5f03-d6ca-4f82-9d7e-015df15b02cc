--- v0 (2026-05-03)
+++ v1 (2026-07-03)
@@ -12,109 +12,115 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>unitkerja</t>
   </si>
   <si>
     <t>pns</t>
   </si>
   <si>
-    <t>cpns</t>
-[...1 lines deleted...]
-  <si>
     <t>pppk</t>
   </si>
   <si>
     <t>pppk_paaruh_waktu</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
+    <t>Kantor</t>
+  </si>
+  <si>
     <t>Kantor Kementerian Agama Kabupaten Tangerang</t>
   </si>
   <si>
     <t>Subbagian Tata Usaha</t>
   </si>
   <si>
     <t>Seksi Pendidikan Madrasah</t>
   </si>
   <si>
     <t>Seksi Bimbingan Masyarakat Islam</t>
   </si>
   <si>
     <t>Seksi Pendidikan Agama Islam</t>
   </si>
   <si>
     <t>Penyelenggara Zakat dan Wakaf</t>
   </si>
   <si>
     <t>Penyelenggara Kristen</t>
   </si>
   <si>
     <t>Penyelenggara Katolik</t>
   </si>
   <si>
     <t>Penyelenggara Buddha</t>
   </si>
   <si>
     <t>Seksi Pendidikan Diniyah dan Pondok Pesantren</t>
   </si>
   <si>
     <t>Pokjawas</t>
   </si>
   <si>
+    <t>Kelompok Jabatan Fungsional</t>
+  </si>
+  <si>
+    <t>KUA</t>
+  </si>
+  <si>
     <t>Kantor Urusan Agama  Gunung Kaler</t>
   </si>
   <si>
     <t>Kantor Urusan Agama  Mekar Baru</t>
   </si>
   <si>
     <t>Kantor Urusan Agama  Sepatan Timur</t>
   </si>
   <si>
     <t>Kantor Urusan Agama  Sindang Jaya</t>
   </si>
   <si>
     <t>Kantor Urusan Agama  Solear</t>
   </si>
   <si>
     <t>Kantor Urusan Agama  Sukamulya</t>
   </si>
   <si>
     <t>Kantor Urusan Agama Balaraja</t>
   </si>
   <si>
     <t>Kantor Urusan Agama Cikupa</t>
   </si>
   <si>
     <t>Kantor Urusan Agama Cisauk</t>
@@ -158,171 +164,186 @@
   <si>
     <t>Kantor Urusan Agama Pakuhaji</t>
   </si>
   <si>
     <t>Kantor Urusan Agama Panongan</t>
   </si>
   <si>
     <t>Kantor Urusan Agama Pasar Kemis</t>
   </si>
   <si>
     <t>Kantor Urusan Agama Rajeg</t>
   </si>
   <si>
     <t>Kantor Urusan Agama Sepatan</t>
   </si>
   <si>
     <t>Kantor Urusan Agama Sukadiri</t>
   </si>
   <si>
     <t>Kantor Urusan Agama Teluknaga</t>
   </si>
   <si>
     <t>Kantor Urusan Agama Tigaraksa</t>
   </si>
   <si>
+    <t>MAN</t>
+  </si>
+  <si>
     <t>MAN 1 Tangerang</t>
   </si>
   <si>
     <t>Urusan Tata Usaha MAN 1 Tangerang</t>
   </si>
   <si>
     <t>MAN 2 Tangerang</t>
   </si>
   <si>
     <t>Urusan Tata Usaha MAN 2 Tangerang</t>
   </si>
   <si>
     <t>MAN 3 Tangerang</t>
   </si>
   <si>
     <t>Urusan Tata Usaha MAN 3 Tangerang</t>
   </si>
   <si>
     <t>MAN 4 Tangerang</t>
   </si>
   <si>
     <t>Urusan Tata Usaha MAN 4 Tangerang</t>
   </si>
   <si>
     <t>MAN 5 Kabupaten Tangerang</t>
   </si>
   <si>
     <t>Urusan Tata Usaha MAN 5 Kabupaten Tangerang</t>
   </si>
   <si>
+    <t>MTsN</t>
+  </si>
+  <si>
     <t>MTsN 1 Tangerang</t>
   </si>
   <si>
     <t>Urusan Tata Usaha MTsN 1 Tangerang</t>
   </si>
   <si>
     <t>MTsN 2 Tangerang</t>
   </si>
   <si>
     <t>Urusan Tata Usaha MTsN 2 Tangerang</t>
   </si>
   <si>
     <t>MTsN 3 Tangerang</t>
   </si>
   <si>
     <t>Urusan Tata Usaha MTsN 3 Tangerang</t>
   </si>
   <si>
     <t>MTsN 4 Tangerang</t>
   </si>
   <si>
     <t>Urusan Tata Usaha MTsN 4 Tangerang</t>
   </si>
   <si>
     <t>MTsN 5 Tangerang</t>
   </si>
   <si>
     <t>Urusan Tata Usaha MTsN 5 Tangerang</t>
   </si>
   <si>
     <t>MTsN 6 Tangerang</t>
   </si>
   <si>
     <t>Urusan Tata Usaha MTsN 6 Tangerang</t>
   </si>
   <si>
     <t>MTsN 7 Tangerang</t>
   </si>
   <si>
     <t>Urusan Tata Usaha MTsN 7 Tangerang</t>
   </si>
   <si>
     <t>MTsN 8 Tangerang</t>
   </si>
   <si>
+    <t>MIN</t>
+  </si>
+  <si>
     <t>MIN 1 Tangerang</t>
   </si>
   <si>
     <t>MIN 2 Tangerang</t>
   </si>
   <si>
     <t>MIN 3 Tangerang</t>
   </si>
   <si>
     <t>MIN 4 Tangerang</t>
   </si>
   <si>
     <t>MIN 5 Tangerang</t>
   </si>
   <si>
     <t>MIN 6 Tangerang</t>
   </si>
   <si>
     <t>MIN 7 Tangerang</t>
   </si>
   <si>
+    <t>Guru DPK</t>
+  </si>
+  <si>
     <t>MAS dilingkungan Kabupaten Tangerang</t>
   </si>
   <si>
     <t>MIS dilingkungan Kabupaten Tangerang</t>
   </si>
   <si>
     <t>MTsS dilingkungan Kabupaten Tangerang</t>
   </si>
   <si>
     <t>RA/BA dilingkungan Kabupaten Tangerang</t>
   </si>
   <si>
     <t>SD Negeri dilingkungan Kabupaten Tangerang</t>
   </si>
   <si>
     <t>SLTA Negeri dilingkungan Kabupaten Tangerang</t>
   </si>
   <si>
     <t>SLTA Swasta dilingkungan Kabupaten Tangerang</t>
   </si>
   <si>
     <t>SLTP Negeri dilingkungan Kabupaten Tangerang</t>
   </si>
   <si>
     <t>SLTP Swasta dilingkungan Kabupaten Tangerang</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -626,2188 +647,2126 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H82"/>
+  <dimension ref="A1:G90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2">
+        <v>1</v>
+      </c>
+      <c r="C2" t="s">
         <v>7</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="D2">
-        <v>1</v>
+        <v>54</v>
       </c>
       <c r="E2">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:8">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D3">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="E3">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F3">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="G3">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D4">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="E4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="F4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G4">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:8">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D5">
         <v>7</v>
       </c>
       <c r="E5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G5">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E6">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G6">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:8">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D7">
         <v>5</v>
       </c>
       <c r="E7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G7">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H7">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:7">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D8">
+        <v>4</v>
+      </c>
+      <c r="E8">
         <v>2</v>
       </c>
-      <c r="E8">
-[...1 lines deleted...]
-      </c>
       <c r="F8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G8">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:8">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G9">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H9">
         <v>2</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:7">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D10">
         <v>1</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G10">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D11">
         <v>1</v>
       </c>
       <c r="E11">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F11">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G11">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D12">
-        <v>41</v>
+        <v>1</v>
       </c>
       <c r="E12">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:8">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13">
-        <v>3</v>
+        <v>41</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G13">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:8">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14">
-        <v>3</v>
+        <v>41</v>
       </c>
       <c r="E14">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F14">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G14">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:8">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15">
-        <v>5</v>
+        <v>126</v>
       </c>
       <c r="E15">
-        <v>0</v>
+        <v>244</v>
       </c>
       <c r="F15">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="G15">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:8">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D16">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E16">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F16">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G16">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="17" spans="1:8">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D17">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E17">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F17">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G17">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="18" spans="1:8">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D18">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E18">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F18">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G18">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="19" spans="1:8">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19">
         <v>4</v>
       </c>
       <c r="E19">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F19">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G19">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="20" spans="1:8">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D20">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E20">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F20">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G20">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="21" spans="1:8">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E21">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F21">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G21">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="22" spans="1:8">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D22">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E22">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="F22">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G22">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="23" spans="1:8">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D23">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E23">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F23">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G23">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="24" spans="1:8">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D24">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E24">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="F24">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G24">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H24">
         <v>14</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:7">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D25">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E25">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F25">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G25">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="26" spans="1:8">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D26">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="E26">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F26">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G26">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="27" spans="1:8">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D27">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E27">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="F27">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G27">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="28" spans="1:8">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D28">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E28">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F28">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G28">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="29" spans="1:8">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D29">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E29">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F29">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G29">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="30" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D30">
         <v>3</v>
       </c>
       <c r="E30">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="F30">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G30">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="31" spans="1:8">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D31">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E31">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F31">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G31">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="32" spans="1:8">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D32">
         <v>4</v>
       </c>
       <c r="E32">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F32">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G32">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="33" spans="1:8">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D33">
         <v>3</v>
       </c>
       <c r="E33">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F33">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G33">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="34" spans="1:8">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D34">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="E34">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F34">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="G34">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="35" spans="1:8">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D35">
         <v>4</v>
       </c>
       <c r="E35">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F35">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G35">
-        <v>2</v>
-[...5 lines deleted...]
-    <row r="36" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D36">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E36">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F36">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G36">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="37" spans="1:8">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D37">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E37">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F37">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="G37">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="38" spans="1:8">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D38">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E38">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F38">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="G38">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H38">
         <v>13</v>
       </c>
     </row>
-    <row r="39" spans="1:8">
+    <row r="39" spans="1:7">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D39">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E39">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="F39">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G39">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="40" spans="1:8">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D40">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E40">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="F40">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G40">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="41" spans="1:8">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D41">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E41">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F41">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G41">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="42" spans="1:8">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D42">
-        <v>33</v>
+        <v>3</v>
       </c>
       <c r="E42">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F42">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="G42">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="43" spans="1:8">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D43">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E43">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F43">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G43">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="44" spans="1:8">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D44">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="E44">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F44">
+        <v>0</v>
+      </c>
+      <c r="G44">
         <v>13</v>
       </c>
-      <c r="G44">
-[...6 lines deleted...]
-    <row r="45" spans="1:8">
+    </row>
+    <row r="45" spans="1:7">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D45">
-        <v>2</v>
+        <v>138</v>
       </c>
       <c r="E45">
-        <v>0</v>
+        <v>125</v>
       </c>
       <c r="F45">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G45">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="46" spans="1:8">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D46">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E46">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F46">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="G46">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="47" spans="1:8">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D47">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E47">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F47">
+        <v>0</v>
+      </c>
+      <c r="G47">
         <v>11</v>
       </c>
-      <c r="G47">
-[...6 lines deleted...]
-    <row r="48" spans="1:8">
+    </row>
+    <row r="48" spans="1:7">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D48">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="E48">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="F48">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="G48">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="49" spans="1:8">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D49">
         <v>2</v>
       </c>
       <c r="E49">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F49">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="G49">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="50" spans="1:8">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D50">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E50">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="F50">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="G50">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="51" spans="1:8">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D51">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E51">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="F51">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G51">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="52" spans="1:8">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D52">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="E52">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="F52">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="G52">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="53" spans="1:8">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D53">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E53">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="F53">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G53">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="54" spans="1:8">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D54">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E54">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="F54">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G54">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="55" spans="1:8">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D55">
         <v>2</v>
       </c>
       <c r="E55">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F55">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G55">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="56" spans="1:8">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D56">
-        <v>29</v>
+        <v>218</v>
       </c>
       <c r="E56">
-        <v>2</v>
+        <v>139</v>
       </c>
       <c r="F56">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G56">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="57" spans="1:8">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D57">
-        <v>2</v>
+        <v>34</v>
       </c>
       <c r="E57">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="F57">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G57">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="58" spans="1:8">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D58">
-        <v>32</v>
+        <v>1</v>
       </c>
       <c r="E58">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F58">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="G58">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="59" spans="1:8">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D59">
-        <v>2</v>
+        <v>29</v>
       </c>
       <c r="E59">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F59">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="G59">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="60" spans="1:8">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D60">
-        <v>41</v>
+        <v>2</v>
       </c>
       <c r="E60">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F60">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G60">
-        <v>2</v>
-[...5 lines deleted...]
-    <row r="61" spans="1:8">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D61">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="E61">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F61">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G61">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="62" spans="1:8">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D62">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="E62">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F62">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="G62">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="63" spans="1:8">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D63">
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="E63">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F63">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G63">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="64" spans="1:8">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D64">
         <v>2</v>
       </c>
       <c r="E64">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F64">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="G64">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="65" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D65">
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="E65">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F65">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G65">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="66" spans="1:8">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D66">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="E66">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F66">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G66">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="67" spans="1:8">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D67">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E67">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="F67">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="G67">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="68" spans="1:8">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D68">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="E68">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F68">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="G68">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="69" spans="1:8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D69">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="E69">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F69">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="G69">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="70" spans="1:8">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D70">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="E70">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F70">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="G70">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="71" spans="1:8">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D71">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E71">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F71">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="G71">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="72" spans="1:8">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D72">
-        <v>24</v>
+        <v>140</v>
       </c>
       <c r="E72">
-        <v>1</v>
+        <v>154</v>
       </c>
       <c r="F72">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="G72">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="73" spans="1:8">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D73">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E73">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="F73">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="G73">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="74" spans="1:8">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D74">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="E74">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="F74">
         <v>0</v>
       </c>
       <c r="G74">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="75" spans="1:8">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D75">
-        <v>266</v>
+        <v>16</v>
       </c>
       <c r="E75">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F75">
         <v>0</v>
       </c>
       <c r="G75">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="76" spans="1:8">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D76">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E76">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="F76">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G76">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="77" spans="1:8">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D77">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="E77">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="F77">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G77">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="78" spans="1:8">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D78">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="E78">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="F78">
         <v>0</v>
       </c>
       <c r="G78">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="79" spans="1:8">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D79">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="E79">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="F79">
         <v>0</v>
       </c>
       <c r="G79">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="80" spans="1:8">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D80">
-        <v>1</v>
+        <v>398</v>
       </c>
       <c r="E80">
         <v>0</v>
       </c>
       <c r="F80">
         <v>0</v>
       </c>
       <c r="G80">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="81" spans="1:8">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D81">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E81">
         <v>0</v>
       </c>
       <c r="F81">
         <v>0</v>
       </c>
       <c r="G81">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="82" spans="1:8">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
+        <v>87</v>
+      </c>
+      <c r="D82">
+        <v>265</v>
+      </c>
+      <c r="E82">
+        <v>0</v>
+      </c>
+      <c r="F82">
+        <v>0</v>
+      </c>
+      <c r="G82">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83">
+        <v>82</v>
+      </c>
+      <c r="B83">
+        <v>82</v>
+      </c>
+      <c r="C83" t="s">
         <v>88</v>
       </c>
-      <c r="D82">
-[...12 lines deleted...]
-        <v>1</v>
+      <c r="D83">
+        <v>54</v>
+      </c>
+      <c r="E83">
+        <v>0</v>
+      </c>
+      <c r="F83">
+        <v>0</v>
+      </c>
+      <c r="G83">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84">
+        <v>83</v>
+      </c>
+      <c r="B84">
+        <v>83</v>
+      </c>
+      <c r="C84" t="s">
+        <v>89</v>
+      </c>
+      <c r="D84">
+        <v>12</v>
+      </c>
+      <c r="E84">
+        <v>0</v>
+      </c>
+      <c r="F84">
+        <v>0</v>
+      </c>
+      <c r="G84">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85">
+        <v>84</v>
+      </c>
+      <c r="B85">
+        <v>84</v>
+      </c>
+      <c r="C85" t="s">
+        <v>90</v>
+      </c>
+      <c r="D85">
+        <v>47</v>
+      </c>
+      <c r="E85">
+        <v>0</v>
+      </c>
+      <c r="F85">
+        <v>0</v>
+      </c>
+      <c r="G85">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86">
+        <v>85</v>
+      </c>
+      <c r="B86">
+        <v>85</v>
+      </c>
+      <c r="C86" t="s">
+        <v>91</v>
+      </c>
+      <c r="D86">
+        <v>1</v>
+      </c>
+      <c r="E86">
+        <v>0</v>
+      </c>
+      <c r="F86">
+        <v>0</v>
+      </c>
+      <c r="G86">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87">
+        <v>86</v>
+      </c>
+      <c r="B87">
+        <v>86</v>
+      </c>
+      <c r="C87" t="s">
+        <v>92</v>
+      </c>
+      <c r="D87">
+        <v>1</v>
+      </c>
+      <c r="E87">
+        <v>0</v>
+      </c>
+      <c r="F87">
+        <v>0</v>
+      </c>
+      <c r="G87">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88">
+        <v>87</v>
+      </c>
+      <c r="B88">
+        <v>87</v>
+      </c>
+      <c r="C88" t="s">
+        <v>93</v>
+      </c>
+      <c r="D88">
+        <v>8</v>
+      </c>
+      <c r="E88">
+        <v>0</v>
+      </c>
+      <c r="F88">
+        <v>0</v>
+      </c>
+      <c r="G88">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89">
+        <v>88</v>
+      </c>
+      <c r="B89">
+        <v>88</v>
+      </c>
+      <c r="C89" t="s">
+        <v>94</v>
+      </c>
+      <c r="D89">
+        <v>1</v>
+      </c>
+      <c r="E89">
+        <v>0</v>
+      </c>
+      <c r="F89">
+        <v>0</v>
+      </c>
+      <c r="G89">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90">
+        <v>89</v>
+      </c>
+      <c r="B90">
+        <v>89</v>
+      </c>
+      <c r="C90" t="s">
+        <v>95</v>
+      </c>
+      <c r="D90">
+        <v>2230</v>
+      </c>
+      <c r="E90">
+        <v>1416</v>
+      </c>
+      <c r="F90">
+        <v>34</v>
+      </c>
+      <c r="G90">
+        <v>1840</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">