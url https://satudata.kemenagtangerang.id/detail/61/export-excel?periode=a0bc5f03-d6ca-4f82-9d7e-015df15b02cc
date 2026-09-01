--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -12,74 +12,77 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>unitkerja</t>
   </si>
   <si>
     <t>pns</t>
   </si>
   <si>
     <t>pppk</t>
   </si>
   <si>
     <t>pppk_paaruh_waktu</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <t>Kantor</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>Kantor Kementerian Agama Kabupaten Tangerang</t>
   </si>
   <si>
     <t>Subbagian Tata Usaha</t>
   </si>
   <si>
     <t>Seksi Pendidikan Madrasah</t>
   </si>
   <si>
     <t>Seksi Bimbingan Masyarakat Islam</t>
   </si>
   <si>
     <t>Seksi Pendidikan Agama Islam</t>
   </si>
   <si>
     <t>Penyelenggara Zakat dan Wakaf</t>
   </si>
   <si>
     <t>Penyelenggara Kristen</t>
   </si>
   <si>
     <t>Penyelenggara Katolik</t>
   </si>
@@ -689,2084 +692,2084 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="E2">
         <v>46</v>
       </c>
-      <c r="F2">
-        <v>0</v>
+      <c r="F2" t="s">
+        <v>8</v>
       </c>
       <c r="G2">
-        <v>100</v>
+        <v>98</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D3">
         <v>1</v>
       </c>
-      <c r="E3">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
       </c>
       <c r="G3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D4">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E4">
         <v>25</v>
       </c>
-      <c r="F4">
-        <v>0</v>
+      <c r="F4" t="s">
+        <v>8</v>
       </c>
       <c r="G4">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D5">
         <v>7</v>
       </c>
       <c r="E5">
         <v>5</v>
       </c>
-      <c r="F5">
-        <v>0</v>
+      <c r="F5" t="s">
+        <v>8</v>
       </c>
       <c r="G5">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D6">
         <v>7</v>
       </c>
       <c r="E6">
         <v>4</v>
       </c>
-      <c r="F6">
-        <v>0</v>
+      <c r="F6" t="s">
+        <v>8</v>
       </c>
       <c r="G6">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D7">
         <v>5</v>
       </c>
       <c r="E7">
         <v>2</v>
       </c>
-      <c r="F7">
-        <v>0</v>
+      <c r="F7" t="s">
+        <v>8</v>
       </c>
       <c r="G7">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D8">
         <v>4</v>
       </c>
       <c r="E8">
         <v>2</v>
       </c>
-      <c r="F8">
-        <v>0</v>
+      <c r="F8" t="s">
+        <v>8</v>
       </c>
       <c r="G8">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D9">
         <v>2</v>
       </c>
-      <c r="E9">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
       </c>
       <c r="G9">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D10">
         <v>1</v>
       </c>
-      <c r="E10">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
       </c>
       <c r="G10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D11">
         <v>1</v>
       </c>
       <c r="E11">
         <v>2</v>
       </c>
-      <c r="F11">
-        <v>0</v>
+      <c r="F11" t="s">
+        <v>8</v>
       </c>
       <c r="G11">
         <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D12">
         <v>1</v>
       </c>
       <c r="E12">
         <v>6</v>
       </c>
-      <c r="F12">
-        <v>0</v>
+      <c r="F12" t="s">
+        <v>8</v>
       </c>
       <c r="G12">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D13">
         <v>41</v>
       </c>
-      <c r="E13">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
       </c>
       <c r="G13">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14">
         <v>41</v>
       </c>
-      <c r="E14">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
       </c>
       <c r="G14">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D15">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="E15">
         <v>244</v>
       </c>
       <c r="F15">
         <v>7</v>
       </c>
       <c r="G15">
-        <v>377</v>
+        <v>375</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D16">
         <v>3</v>
       </c>
       <c r="E16">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>7</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
       </c>
       <c r="G16">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D17">
         <v>5</v>
       </c>
       <c r="E17">
         <v>6</v>
       </c>
-      <c r="F17">
-        <v>0</v>
+      <c r="F17" t="s">
+        <v>8</v>
       </c>
       <c r="G17">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D18">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E18">
         <v>10</v>
       </c>
-      <c r="F18">
-        <v>0</v>
+      <c r="F18" t="s">
+        <v>8</v>
       </c>
       <c r="G18">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D19">
         <v>4</v>
       </c>
       <c r="E19">
         <v>10</v>
       </c>
-      <c r="F19">
-        <v>0</v>
+      <c r="F19" t="s">
+        <v>8</v>
       </c>
       <c r="G19">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D20">
         <v>5</v>
       </c>
       <c r="E20">
         <v>9</v>
       </c>
-      <c r="F20">
-        <v>0</v>
+      <c r="F20" t="s">
+        <v>8</v>
       </c>
       <c r="G20">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D21">
         <v>3</v>
       </c>
       <c r="E21">
         <v>6</v>
       </c>
-      <c r="F21">
-        <v>0</v>
+      <c r="F21" t="s">
+        <v>8</v>
       </c>
       <c r="G21">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D22">
         <v>4</v>
       </c>
       <c r="E22">
         <v>11</v>
       </c>
-      <c r="F22">
-        <v>0</v>
+      <c r="F22" t="s">
+        <v>8</v>
       </c>
       <c r="G22">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D23">
         <v>4</v>
       </c>
       <c r="E23">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1</v>
       </c>
       <c r="G23">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D24">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E24">
         <v>9</v>
       </c>
-      <c r="F24">
-        <v>0</v>
+      <c r="F24" t="s">
+        <v>8</v>
       </c>
       <c r="G24">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D25">
         <v>5</v>
       </c>
       <c r="E25">
         <v>8</v>
       </c>
-      <c r="F25">
-        <v>0</v>
+      <c r="F25" t="s">
+        <v>8</v>
       </c>
       <c r="G25">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D26">
         <v>6</v>
       </c>
       <c r="E26">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>9</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
       </c>
       <c r="G26">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D27">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E27">
         <v>11</v>
       </c>
-      <c r="F27">
-        <v>0</v>
+      <c r="F27" t="s">
+        <v>8</v>
       </c>
       <c r="G27">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D28">
         <v>4</v>
       </c>
       <c r="E28">
         <v>7</v>
       </c>
-      <c r="F28">
-        <v>0</v>
+      <c r="F28" t="s">
+        <v>8</v>
       </c>
       <c r="G28">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D29">
         <v>5</v>
       </c>
       <c r="E29">
         <v>6</v>
       </c>
       <c r="F29">
         <v>1</v>
       </c>
       <c r="G29">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D30">
         <v>3</v>
       </c>
       <c r="E30">
         <v>11</v>
       </c>
-      <c r="F30">
-        <v>0</v>
+      <c r="F30" t="s">
+        <v>8</v>
       </c>
       <c r="G30">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D31">
         <v>3</v>
       </c>
       <c r="E31">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>8</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
       </c>
       <c r="G31">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E32">
         <v>6</v>
       </c>
-      <c r="F32">
-        <v>0</v>
+      <c r="F32" t="s">
+        <v>8</v>
       </c>
       <c r="G32">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D33">
         <v>3</v>
       </c>
       <c r="E33">
         <v>10</v>
       </c>
-      <c r="F33">
-        <v>0</v>
+      <c r="F33" t="s">
+        <v>8</v>
       </c>
       <c r="G33">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D34">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E34">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1</v>
       </c>
       <c r="G34">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D35">
         <v>4</v>
       </c>
       <c r="E35">
         <v>7</v>
       </c>
       <c r="F35">
         <v>1</v>
       </c>
       <c r="G35">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D36">
         <v>4</v>
       </c>
       <c r="E36">
         <v>9</v>
       </c>
-      <c r="F36">
-        <v>0</v>
+      <c r="F36" t="s">
+        <v>8</v>
       </c>
       <c r="G36">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D37">
         <v>4</v>
       </c>
       <c r="E37">
         <v>10</v>
       </c>
-      <c r="F37">
-        <v>0</v>
+      <c r="F37" t="s">
+        <v>8</v>
       </c>
       <c r="G37">
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D38">
         <v>5</v>
       </c>
       <c r="E38">
         <v>6</v>
       </c>
       <c r="F38">
         <v>2</v>
       </c>
       <c r="G38">
         <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D39">
         <v>7</v>
       </c>
       <c r="E39">
         <v>9</v>
       </c>
       <c r="F39">
         <v>1</v>
       </c>
       <c r="G39">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D40">
         <v>4</v>
       </c>
       <c r="E40">
         <v>13</v>
       </c>
-      <c r="F40">
-        <v>0</v>
+      <c r="F40" t="s">
+        <v>8</v>
       </c>
       <c r="G40">
         <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D41">
         <v>3</v>
       </c>
       <c r="E41">
         <v>10</v>
       </c>
-      <c r="F41">
-        <v>0</v>
+      <c r="F41" t="s">
+        <v>8</v>
       </c>
       <c r="G41">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D42">
         <v>3</v>
       </c>
       <c r="E42">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>5</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
       </c>
       <c r="G42">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D43">
         <v>6</v>
       </c>
       <c r="E43">
         <v>8</v>
       </c>
-      <c r="F43">
-        <v>0</v>
+      <c r="F43" t="s">
+        <v>8</v>
       </c>
       <c r="G43">
         <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D44">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E44">
         <v>7</v>
       </c>
-      <c r="F44">
-        <v>0</v>
+      <c r="F44" t="s">
+        <v>8</v>
       </c>
       <c r="G44">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D45">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="E45">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="F45">
         <v>3</v>
       </c>
       <c r="G45">
-        <v>266</v>
+        <v>260</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D46">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E46">
         <v>16</v>
       </c>
       <c r="F46">
         <v>1</v>
       </c>
       <c r="G46">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D47">
         <v>3</v>
       </c>
       <c r="E47">
         <v>8</v>
       </c>
-      <c r="F47">
-        <v>0</v>
+      <c r="F47" t="s">
+        <v>8</v>
       </c>
       <c r="G47">
         <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48">
         <v>13</v>
       </c>
-      <c r="F48">
-        <v>0</v>
+      <c r="F48" t="s">
+        <v>8</v>
       </c>
       <c r="G48">
         <v>39</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D49">
         <v>2</v>
       </c>
       <c r="E49">
         <v>7</v>
       </c>
-      <c r="F49">
-        <v>0</v>
+      <c r="F49" t="s">
+        <v>8</v>
       </c>
       <c r="G49">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D50">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E50">
         <v>19</v>
       </c>
       <c r="F50">
         <v>1</v>
       </c>
       <c r="G50">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D51">
         <v>4</v>
       </c>
       <c r="E51">
         <v>11</v>
       </c>
-      <c r="F51">
-        <v>0</v>
+      <c r="F51" t="s">
+        <v>8</v>
       </c>
       <c r="G51">
         <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D52">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E52">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>19</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
       </c>
       <c r="G52">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D53">
         <v>2</v>
       </c>
       <c r="E53">
         <v>13</v>
       </c>
-      <c r="F53">
-        <v>0</v>
+      <c r="F53" t="s">
+        <v>8</v>
       </c>
       <c r="G53">
         <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D54">
         <v>14</v>
       </c>
       <c r="E54">
         <v>13</v>
       </c>
       <c r="F54">
         <v>1</v>
       </c>
       <c r="G54">
         <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D55">
         <v>2</v>
       </c>
       <c r="E55">
         <v>4</v>
       </c>
-      <c r="F55">
-        <v>0</v>
+      <c r="F55" t="s">
+        <v>8</v>
       </c>
       <c r="G55">
         <v>6</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D56">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="E56">
         <v>139</v>
       </c>
       <c r="F56">
         <v>4</v>
       </c>
       <c r="G56">
-        <v>361</v>
+        <v>358</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D57">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E57">
         <v>13</v>
       </c>
-      <c r="F57">
-        <v>0</v>
+      <c r="F57" t="s">
+        <v>8</v>
       </c>
       <c r="G57">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D58">
         <v>1</v>
       </c>
       <c r="E58">
         <v>5</v>
       </c>
-      <c r="F58">
-        <v>0</v>
+      <c r="F58" t="s">
+        <v>8</v>
       </c>
       <c r="G58">
         <v>6</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D59">
         <v>29</v>
       </c>
       <c r="E59">
         <v>12</v>
       </c>
       <c r="F59">
         <v>1</v>
       </c>
       <c r="G59">
         <v>42</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D60">
         <v>2</v>
       </c>
       <c r="E60">
         <v>9</v>
       </c>
-      <c r="F60">
-        <v>0</v>
+      <c r="F60" t="s">
+        <v>8</v>
       </c>
       <c r="G60">
         <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D61">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E61">
         <v>6</v>
       </c>
       <c r="F61">
         <v>1</v>
       </c>
       <c r="G61">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D62">
         <v>2</v>
       </c>
       <c r="E62">
         <v>4</v>
       </c>
-      <c r="F62">
-        <v>0</v>
+      <c r="F62" t="s">
+        <v>8</v>
       </c>
       <c r="G62">
         <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D63">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E63">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>14</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
       </c>
       <c r="G63">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D64">
         <v>2</v>
       </c>
       <c r="E64">
         <v>10</v>
       </c>
-      <c r="F64">
-        <v>0</v>
+      <c r="F64" t="s">
+        <v>8</v>
       </c>
       <c r="G64">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D65">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E65">
         <v>4</v>
       </c>
       <c r="F65">
         <v>2</v>
       </c>
       <c r="G65">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D66">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E66">
         <v>7</v>
       </c>
-      <c r="F66">
-        <v>0</v>
+      <c r="F66" t="s">
+        <v>8</v>
       </c>
       <c r="G66">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D67">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E67">
         <v>16</v>
       </c>
-      <c r="F67">
-        <v>0</v>
+      <c r="F67" t="s">
+        <v>8</v>
       </c>
       <c r="G67">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D68">
         <v>5</v>
       </c>
       <c r="E68">
         <v>7</v>
       </c>
-      <c r="F68">
-        <v>0</v>
+      <c r="F68" t="s">
+        <v>8</v>
       </c>
       <c r="G68">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D69">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E69">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>13</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
       </c>
       <c r="G69">
         <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>76</v>
+      </c>
+      <c r="D70" t="s">
+        <v>8</v>
       </c>
       <c r="E70">
         <v>5</v>
       </c>
-      <c r="F70">
-        <v>0</v>
+      <c r="F70" t="s">
+        <v>8</v>
       </c>
       <c r="G70">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D71">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E71">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>14</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
       </c>
       <c r="G71">
         <v>28</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D72">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="E72">
         <v>154</v>
       </c>
       <c r="F72">
         <v>3</v>
       </c>
       <c r="G72">
-        <v>297</v>
+        <v>303</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D73">
         <v>20</v>
       </c>
       <c r="E73">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F73">
         <v>1</v>
       </c>
       <c r="G73">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D74">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E74">
         <v>22</v>
       </c>
-      <c r="F74">
-        <v>0</v>
+      <c r="F74" t="s">
+        <v>8</v>
       </c>
       <c r="G74">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D75">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E75">
         <v>15</v>
       </c>
-      <c r="F75">
-        <v>0</v>
+      <c r="F75" t="s">
+        <v>8</v>
       </c>
       <c r="G75">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D76">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E76">
         <v>19</v>
       </c>
       <c r="F76">
         <v>1</v>
       </c>
       <c r="G76">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D77">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E77">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F77">
         <v>1</v>
       </c>
       <c r="G77">
-        <v>43</v>
+        <v>47</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D78">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E78">
         <v>22</v>
       </c>
-      <c r="F78">
-        <v>0</v>
+      <c r="F78" t="s">
+        <v>8</v>
       </c>
       <c r="G78">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D79">
         <v>21</v>
       </c>
       <c r="E79">
         <v>27</v>
       </c>
-      <c r="F79">
-        <v>0</v>
+      <c r="F79" t="s">
+        <v>8</v>
       </c>
       <c r="G79">
         <v>48</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D80">
-        <v>398</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>386</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
       </c>
       <c r="G80">
-        <v>398</v>
+        <v>386</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D81">
         <v>9</v>
       </c>
-      <c r="E81">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81" t="s">
+        <v>8</v>
       </c>
       <c r="G81">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D82">
-        <v>265</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>256</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82" t="s">
+        <v>8</v>
       </c>
       <c r="G82">
-        <v>265</v>
+        <v>256</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D83">
         <v>54</v>
       </c>
-      <c r="E83">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83" t="s">
+        <v>8</v>
       </c>
       <c r="G83">
         <v>54</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D84">
         <v>12</v>
       </c>
-      <c r="E84">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84" t="s">
+        <v>8</v>
       </c>
       <c r="G84">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D85">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>44</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
       </c>
       <c r="G85">
-        <v>47</v>
+        <v>44</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D86">
         <v>1</v>
       </c>
-      <c r="E86">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
       </c>
       <c r="G86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D87">
         <v>1</v>
       </c>
-      <c r="E87">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
       </c>
       <c r="G87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D88">
         <v>8</v>
       </c>
-      <c r="E88">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
       </c>
       <c r="G88">
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D89">
         <v>1</v>
       </c>
-      <c r="E89">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
       </c>
       <c r="G89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D90">
-        <v>2230</v>
+        <v>2196</v>
       </c>
       <c r="E90">
-        <v>1416</v>
+        <v>1412</v>
       </c>
       <c r="F90">
         <v>34</v>
       </c>
       <c r="G90">
-        <v>1840</v>
+        <v>1821</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">