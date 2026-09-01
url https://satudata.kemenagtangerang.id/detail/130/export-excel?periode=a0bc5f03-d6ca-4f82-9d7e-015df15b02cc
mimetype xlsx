--- v0 (2026-07-03)
+++ v1 (2026-09-01)
@@ -534,105 +534,105 @@
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>6</v>
       </c>
       <c r="D3">
         <v>3</v>
       </c>
       <c r="E3">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>7</v>
       </c>
       <c r="D4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E4">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
       <c r="D5">
         <v>3</v>
       </c>
       <c r="E5">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>9</v>
       </c>
       <c r="D6">
         <v>4</v>
       </c>
       <c r="E6">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>10</v>
       </c>
       <c r="D7">
         <v>2</v>
       </c>
       <c r="E7">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8">
         <v>2</v>
       </c>
       <c r="E8">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
@@ -673,51 +673,51 @@
       </c>
       <c r="C11" t="s">
         <v>14</v>
       </c>
       <c r="D11">
         <v>2</v>
       </c>
       <c r="E11">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>15</v>
       </c>
       <c r="D12">
         <v>2</v>
       </c>
       <c r="E12">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13">
         <v>2</v>
       </c>
       <c r="E13">
         <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
@@ -874,51 +874,51 @@
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>26</v>
       </c>
       <c r="D23">
         <v>3</v>
       </c>
       <c r="E23">
         <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>27</v>
       </c>
       <c r="D24">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E24">
         <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>28</v>
       </c>
       <c r="D25">
         <v>3</v>
       </c>
       <c r="E25">
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>25</v>
@@ -928,116 +928,116 @@
       </c>
       <c r="C26" t="s">
         <v>29</v>
       </c>
       <c r="D26">
         <v>3</v>
       </c>
       <c r="E26">
         <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>30</v>
       </c>
       <c r="D27">
         <v>2</v>
       </c>
       <c r="E27">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>31</v>
       </c>
       <c r="D28">
         <v>2</v>
       </c>
       <c r="E28">
         <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>32</v>
       </c>
       <c r="D29">
         <v>3</v>
       </c>
       <c r="E29">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>33</v>
       </c>
       <c r="D30">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E30">
         <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>34</v>
       </c>
       <c r="D31">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E31">
         <v>133</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>