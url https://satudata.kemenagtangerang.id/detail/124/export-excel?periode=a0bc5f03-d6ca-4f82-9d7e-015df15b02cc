--- v0 (2026-05-03)
+++ v1 (2026-07-03)
@@ -517,98 +517,98 @@
       </c>
       <c r="K2">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3">
         <v>12</v>
       </c>
       <c r="E3">
         <v>25</v>
       </c>
       <c r="F3">
         <v>15</v>
       </c>
       <c r="G3">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H3">
         <v>45</v>
       </c>
       <c r="I3">
         <v>11</v>
       </c>
       <c r="J3">
         <v>26</v>
       </c>
       <c r="K3">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E4">
         <v>14</v>
       </c>
       <c r="F4">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="G4">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="H4">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="I4">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="J4">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="K4">
-        <v>1487</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>1</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5">
@@ -625,60 +625,60 @@
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>2</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>2</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
       <c r="H6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I6">
         <v>1</v>
       </c>
       <c r="J6">
         <v>0</v>
       </c>
       <c r="K6">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
@@ -689,66 +689,66 @@
       </c>
       <c r="J7">
         <v>0</v>
       </c>
       <c r="K7">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G8">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H8">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I8">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J8">
         <v>0</v>
       </c>
       <c r="K8">
-        <v>149</v>
+        <v>153</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9">
         <v>4</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>3</v>
       </c>
       <c r="G9">
         <v>7</v>
       </c>
       <c r="H9">