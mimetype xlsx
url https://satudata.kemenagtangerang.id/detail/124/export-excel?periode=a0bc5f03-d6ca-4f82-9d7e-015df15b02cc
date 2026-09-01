--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -12,86 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>pendidikan</t>
   </si>
   <si>
     <t>kantor</t>
   </si>
   <si>
     <t>pokjawas</t>
   </si>
   <si>
     <t>kua</t>
   </si>
   <si>
     <t>man</t>
   </si>
   <si>
     <t>mtsn</t>
   </si>
   <si>
     <t>min</t>
   </si>
   <si>
     <t>guru_dpk</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <t>S-3</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>S-2</t>
   </si>
   <si>
     <t>S-1</t>
   </si>
   <si>
     <t>D-4</t>
   </si>
   <si>
     <t>D-3</t>
   </si>
   <si>
     <t>D-2</t>
   </si>
   <si>
     <t>SMA</t>
   </si>
   <si>
     <t>SMP</t>
   </si>
   <si>
     <t>SD</t>
   </si>
@@ -472,350 +475,350 @@
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="D2">
-        <v>0</v>
+      <c r="D2" t="s">
+        <v>12</v>
       </c>
       <c r="E2">
         <v>2</v>
       </c>
-      <c r="F2">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="F2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" t="s">
+        <v>12</v>
+      </c>
+      <c r="J2" t="s">
+        <v>12</v>
       </c>
       <c r="K2">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3">
         <v>12</v>
       </c>
       <c r="E3">
         <v>25</v>
       </c>
       <c r="F3">
         <v>15</v>
       </c>
       <c r="G3">
         <v>33</v>
       </c>
       <c r="H3">
         <v>45</v>
       </c>
       <c r="I3">
         <v>11</v>
       </c>
       <c r="J3">
         <v>26</v>
       </c>
       <c r="K3">
         <v>167</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4">
         <v>67</v>
       </c>
       <c r="E4">
         <v>14</v>
       </c>
       <c r="F4">
         <v>284</v>
       </c>
       <c r="G4">
         <v>206</v>
       </c>
       <c r="H4">
         <v>277</v>
       </c>
       <c r="I4">
         <v>255</v>
       </c>
       <c r="J4">
         <v>372</v>
       </c>
       <c r="K4">
         <v>1475</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
       </c>
       <c r="F5">
         <v>1</v>
       </c>
-      <c r="G5">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="G5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J5" t="s">
+        <v>12</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D6">
         <v>2</v>
       </c>
-      <c r="E6">
-        <v>0</v>
+      <c r="E6" t="s">
+        <v>12</v>
       </c>
       <c r="F6">
         <v>2</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
       <c r="H6">
         <v>2</v>
       </c>
       <c r="I6">
         <v>1</v>
       </c>
-      <c r="J6">
-        <v>0</v>
+      <c r="J6" t="s">
+        <v>12</v>
       </c>
       <c r="K6">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" t="s">
+        <v>12</v>
       </c>
       <c r="H7">
         <v>2</v>
       </c>
       <c r="I7">
         <v>1</v>
       </c>
-      <c r="J7">
-        <v>0</v>
+      <c r="J7" t="s">
+        <v>12</v>
       </c>
       <c r="K7">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
-      <c r="E8">
-        <v>0</v>
+      <c r="E8" t="s">
+        <v>12</v>
       </c>
       <c r="F8">
         <v>71</v>
       </c>
       <c r="G8">
         <v>18</v>
       </c>
       <c r="H8">
         <v>28</v>
       </c>
       <c r="I8">
         <v>21</v>
       </c>
-      <c r="J8">
-        <v>0</v>
+      <c r="J8" t="s">
+        <v>12</v>
       </c>
       <c r="K8">
         <v>153</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D9">
         <v>4</v>
       </c>
-      <c r="E9">
-        <v>0</v>
+      <c r="E9" t="s">
+        <v>12</v>
       </c>
       <c r="F9">
         <v>3</v>
       </c>
       <c r="G9">
         <v>7</v>
       </c>
       <c r="H9">
         <v>3</v>
       </c>
       <c r="I9">
         <v>5</v>
       </c>
-      <c r="J9">
-        <v>0</v>
+      <c r="J9" t="s">
+        <v>12</v>
       </c>
       <c r="K9">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="D10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
       </c>
       <c r="F10">
         <v>1</v>
       </c>
       <c r="G10">
         <v>1</v>
       </c>
       <c r="H10">
         <v>4</v>
       </c>
       <c r="I10">
         <v>3</v>
       </c>
-      <c r="J10">
-        <v>0</v>
+      <c r="J10" t="s">
+        <v>12</v>
       </c>
       <c r="K10">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>