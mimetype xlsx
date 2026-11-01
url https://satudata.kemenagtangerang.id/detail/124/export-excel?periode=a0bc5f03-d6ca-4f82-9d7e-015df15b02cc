--- v2 (2026-09-01)
+++ v3 (2026-11-01)
@@ -481,137 +481,137 @@
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2">
         <v>2</v>
       </c>
-      <c r="F2" t="s">
-        <v>12</v>
+      <c r="F2">
+        <v>1</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
       <c r="I2" t="s">
         <v>12</v>
       </c>
       <c r="J2" t="s">
         <v>12</v>
       </c>
       <c r="K2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E3">
         <v>25</v>
       </c>
       <c r="F3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G3">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="H3">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="I3">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="J3">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="K3">
-        <v>167</v>
+        <v>197</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E4">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="F4">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="G4">
-        <v>206</v>
+        <v>196</v>
       </c>
       <c r="H4">
-        <v>277</v>
+        <v>256</v>
       </c>
       <c r="I4">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="J4">
-        <v>372</v>
+        <v>348</v>
       </c>
       <c r="K4">
-        <v>1475</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5">
         <v>1</v>
       </c>
       <c r="G5" t="s">
         <v>12</v>
       </c>
       <c r="H5" t="s">
@@ -692,136 +692,136 @@
       </c>
       <c r="J7" t="s">
         <v>12</v>
       </c>
       <c r="K7">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="G8">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H8">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I8">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J8" t="s">
         <v>12</v>
       </c>
       <c r="K8">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
         <v>4</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9">
         <v>3</v>
       </c>
       <c r="G9">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H9">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I9">
         <v>5</v>
       </c>
       <c r="J9" t="s">
         <v>12</v>
       </c>
       <c r="K9">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10">
         <v>1</v>
       </c>
       <c r="G10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H10">
+        <v>5</v>
+      </c>
+      <c r="I10">
         <v>4</v>
       </c>
-      <c r="I10">
-[...1 lines deleted...]
-      </c>
       <c r="J10" t="s">
         <v>12</v>
       </c>
       <c r="K10">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">