--- v0 (2026-05-03)
+++ v1 (2026-09-01)
@@ -12,68 +12,71 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>kecamatan</t>
   </si>
   <si>
     <t>gereja</t>
   </si>
   <si>
     <t>kapel</t>
   </si>
   <si>
     <t>Balaraja</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>Cikupa</t>
   </si>
   <si>
     <t>Cisauk</t>
   </si>
   <si>
     <t>Cisoka</t>
   </si>
   <si>
     <t>Curug</t>
   </si>
   <si>
     <t>Gunung Kaler</t>
   </si>
   <si>
     <t>Jambe</t>
   </si>
   <si>
     <t>Jayanti</t>
   </si>
   <si>
     <t>Kelapa Dua</t>
   </si>
@@ -499,542 +502,542 @@
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
-      <c r="D2">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="D2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E2" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>7</v>
+      </c>
+      <c r="D3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E3" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>7</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>8</v>
+      </c>
+      <c r="D4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>9</v>
+      </c>
+      <c r="D5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D6">
         <v>1</v>
       </c>
-      <c r="E6">
-        <v>0</v>
+      <c r="E6" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>12</v>
+      </c>
+      <c r="D8" t="s">
+        <v>6</v>
+      </c>
+      <c r="E8" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>13</v>
+      </c>
+      <c r="D9" t="s">
+        <v>6</v>
+      </c>
+      <c r="E9" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>14</v>
+      </c>
+      <c r="D10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E10" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>15</v>
+      </c>
+      <c r="D11" t="s">
+        <v>6</v>
+      </c>
+      <c r="E11" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D12">
         <v>1</v>
       </c>
-      <c r="E12">
-        <v>0</v>
+      <c r="E12" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>17</v>
+      </c>
+      <c r="D13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E13" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>18</v>
+      </c>
+      <c r="D14" t="s">
+        <v>6</v>
+      </c>
+      <c r="E14" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>19</v>
+      </c>
+      <c r="D15" t="s">
+        <v>6</v>
+      </c>
+      <c r="E15" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="D16" t="s">
+        <v>6</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>21</v>
+      </c>
+      <c r="D17" t="s">
+        <v>6</v>
+      </c>
+      <c r="E17" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D18">
         <v>1</v>
       </c>
-      <c r="E18">
-        <v>0</v>
+      <c r="E18" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>23</v>
+      </c>
+      <c r="D19" t="s">
+        <v>6</v>
+      </c>
+      <c r="E19" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D20">
         <v>1</v>
       </c>
-      <c r="E20">
-        <v>0</v>
+      <c r="E20" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D21">
         <v>2</v>
       </c>
-      <c r="E21">
-        <v>0</v>
+      <c r="E21" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>26</v>
+      </c>
+      <c r="D22" t="s">
+        <v>6</v>
+      </c>
+      <c r="E22" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>27</v>
+      </c>
+      <c r="D23" t="s">
+        <v>6</v>
+      </c>
+      <c r="E23" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>28</v>
+      </c>
+      <c r="D24" t="s">
+        <v>6</v>
+      </c>
+      <c r="E24" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>29</v>
+      </c>
+      <c r="D25" t="s">
+        <v>6</v>
+      </c>
+      <c r="E25" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D26">
         <v>1</v>
       </c>
-      <c r="E26">
-        <v>0</v>
+      <c r="E26" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>31</v>
+      </c>
+      <c r="D27" t="s">
+        <v>6</v>
+      </c>
+      <c r="E27" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>32</v>
+      </c>
+      <c r="D28" t="s">
+        <v>6</v>
+      </c>
+      <c r="E28" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>33</v>
+      </c>
+      <c r="D29" t="s">
+        <v>6</v>
       </c>
       <c r="E29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>34</v>
+      </c>
+      <c r="D30" t="s">
+        <v>6</v>
+      </c>
+      <c r="E30" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D31">
         <v>7</v>
       </c>
       <c r="E31">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>